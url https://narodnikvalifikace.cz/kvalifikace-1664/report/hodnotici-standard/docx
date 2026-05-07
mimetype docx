--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB30EE9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB30EE9D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB30EE9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R253019F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR253019F7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR253019F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.4.2026 0:19:03</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.5.2026 16:01:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1318,51 +1318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.4.2026 0:19:03</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.5.2026 16:01:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2363,51 +2363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.4.2026 0:19:03</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.5.2026 16:01:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3368,51 +3368,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.4.2026 0:19:03</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.5.2026 16:01:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4933,51 +4933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.4.2026 0:19:03</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.5.2026 16:01:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6128,51 +6128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.4.2026 0:19:03</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.5.2026 16:01:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6872,51 +6872,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.4.2026 0:19:03</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.5.2026 16:01:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7445,84 +7445,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.4.2026 0:19:03</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.5.2026 16:01:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4F9832CB"/>
+    <w:nsid w:val="2E89ABC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7608,51 +7608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E4E15B8"/>
+    <w:nsid w:val="4AE93A85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7738,51 +7738,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5FC221F7"/>
+    <w:nsid w:val="0D59CAD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7868,51 +7868,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="04056044"/>
+    <w:nsid w:val="78080E05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7998,51 +7998,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6CF8214D"/>
+    <w:nsid w:val="04C66F0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8128,51 +8128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0D70F600"/>
+    <w:nsid w:val="7AB5787C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8258,51 +8258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3A1F0A60"/>
+    <w:nsid w:val="42738A8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8388,51 +8388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5C8C5F9B"/>
+    <w:nsid w:val="11FA2617"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8518,51 +8518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="28DA4416"/>
+    <w:nsid w:val="5A42EA5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>