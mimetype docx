--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R253019F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR253019F7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR253019F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B061636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B061636" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B061636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.5.2026 16:01:08</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 27.5.2026 23:49:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1318,51 +1318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.5.2026 16:01:08</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 27.5.2026 23:49:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2363,51 +2363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.5.2026 16:01:08</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 27.5.2026 23:49:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3368,51 +3368,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.5.2026 16:01:08</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 27.5.2026 23:49:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4933,51 +4933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.5.2026 16:01:08</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 27.5.2026 23:49:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6128,51 +6128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.5.2026 16:01:08</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 27.5.2026 23:49:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6872,51 +6872,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.5.2026 16:01:08</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 27.5.2026 23:49:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7445,84 +7445,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.5.2026 16:01:08</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 27.5.2026 23:49:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2E89ABC0"/>
+    <w:nsid w:val="60FA3B37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7608,51 +7608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AE93A85"/>
+    <w:nsid w:val="77DD0BEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7738,51 +7738,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D59CAD1"/>
+    <w:nsid w:val="3622D55A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7868,51 +7868,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="78080E05"/>
+    <w:nsid w:val="5DB0FFE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7998,51 +7998,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="04C66F0A"/>
+    <w:nsid w:val="2DD920AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8128,51 +8128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7AB5787C"/>
+    <w:nsid w:val="28C2B393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8258,51 +8258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="42738A8F"/>
+    <w:nsid w:val="381394E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8388,51 +8388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="11FA2617"/>
+    <w:nsid w:val="4217BD81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8518,51 +8518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5A42EA5E"/>
+    <w:nsid w:val="1011DC20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>