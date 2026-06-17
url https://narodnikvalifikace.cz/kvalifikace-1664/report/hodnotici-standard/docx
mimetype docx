--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B061636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B061636" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B061636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R719E3FA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR719E3FA7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR719E3FA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 27.5.2026 23:49:29</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.6.2026 9:15:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1318,51 +1318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 27.5.2026 23:49:29</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.6.2026 9:15:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2363,51 +2363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 27.5.2026 23:49:29</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.6.2026 9:15:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3368,51 +3368,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 27.5.2026 23:49:29</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.6.2026 9:15:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4933,51 +4933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 27.5.2026 23:49:29</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.6.2026 9:15:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6128,51 +6128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 27.5.2026 23:49:29</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.6.2026 9:15:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6872,51 +6872,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 27.5.2026 23:49:29</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.6.2026 9:15:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7445,84 +7445,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 27.5.2026 23:49:29</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.6.2026 9:15:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="60FA3B37"/>
+    <w:nsid w:val="591B57AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7608,51 +7608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77DD0BEB"/>
+    <w:nsid w:val="4ED91776"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7738,51 +7738,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3622D55A"/>
+    <w:nsid w:val="7FEB2B0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7868,51 +7868,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5DB0FFE1"/>
+    <w:nsid w:val="3F5C093B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7998,51 +7998,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2DD920AF"/>
+    <w:nsid w:val="7ECFAD79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8128,51 +8128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="28C2B393"/>
+    <w:nsid w:val="5CACAF96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8258,51 +8258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="381394E6"/>
+    <w:nsid w:val="004C75EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8388,51 +8388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4217BD81"/>
+    <w:nsid w:val="77245B2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8518,51 +8518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1011DC20"/>
+    <w:nsid w:val="25188E25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>