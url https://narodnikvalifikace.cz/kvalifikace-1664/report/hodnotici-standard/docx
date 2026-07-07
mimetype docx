--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R719E3FA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR719E3FA7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR719E3FA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B317B61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B317B61" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B317B61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.6.2026 9:15:34</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 11:07:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1318,51 +1318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.6.2026 9:15:34</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 11:07:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2363,51 +2363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.6.2026 9:15:34</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 11:07:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3368,51 +3368,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.6.2026 9:15:34</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 11:07:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4933,51 +4933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.6.2026 9:15:34</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 11:07:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6128,51 +6128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.6.2026 9:15:34</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 11:07:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6872,51 +6872,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.6.2026 9:15:34</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 11:07:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7445,84 +7445,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.6.2026 9:15:34</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 11:07:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="591B57AB"/>
+    <w:nsid w:val="5D3CE54F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7608,51 +7608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4ED91776"/>
+    <w:nsid w:val="7B678A55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7738,51 +7738,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7FEB2B0E"/>
+    <w:nsid w:val="230CE70B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7868,51 +7868,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3F5C093B"/>
+    <w:nsid w:val="05D866A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7998,51 +7998,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7ECFAD79"/>
+    <w:nsid w:val="475DAAD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8128,51 +8128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5CACAF96"/>
+    <w:nsid w:val="7B6685B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8258,51 +8258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="004C75EF"/>
+    <w:nsid w:val="78160D95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8388,51 +8388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="77245B2B"/>
+    <w:nsid w:val="1090CA0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8518,51 +8518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="25188E25"/>
+    <w:nsid w:val="69996EC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>