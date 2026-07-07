--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B317B61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B317B61" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B317B61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6427D93C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6427D93C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6427D93C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 11:07:51</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 12:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1318,51 +1318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 11:07:51</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 12:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2363,51 +2363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 11:07:51</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 12:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3368,51 +3368,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 11:07:51</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 12:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4933,51 +4933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 11:07:51</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 12:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6128,51 +6128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 11:07:51</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 12:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6872,51 +6872,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 11:07:51</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 12:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7445,84 +7445,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 11:07:51</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 12:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5D3CE54F"/>
+    <w:nsid w:val="3825F063"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7608,51 +7608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B678A55"/>
+    <w:nsid w:val="214A8C26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7738,51 +7738,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="230CE70B"/>
+    <w:nsid w:val="00283E3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7868,51 +7868,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="05D866A7"/>
+    <w:nsid w:val="78CDAE71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7998,51 +7998,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="475DAAD3"/>
+    <w:nsid w:val="15A93A3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8128,51 +8128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7B6685B2"/>
+    <w:nsid w:val="5B38045C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8258,51 +8258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="78160D95"/>
+    <w:nsid w:val="471F9F5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8388,51 +8388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1090CA0C"/>
+    <w:nsid w:val="43057ACD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8518,51 +8518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="69996EC1"/>
+    <w:nsid w:val="03F3E0BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>