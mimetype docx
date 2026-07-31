--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6427D93C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6427D93C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6427D93C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B71BD73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B71BD73" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B71BD73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 12:24:26</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 12:41:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1318,51 +1318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 12:24:26</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 12:41:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2363,51 +2363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 12:24:26</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 12:41:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3368,51 +3368,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 12:24:26</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 12:41:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4933,51 +4933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 12:24:26</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 12:41:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6128,51 +6128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 12:24:26</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 12:41:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6872,51 +6872,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 12:24:26</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 12:41:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7445,84 +7445,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 12:24:26</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 12:41:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3825F063"/>
+    <w:nsid w:val="25DF68BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7608,51 +7608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="214A8C26"/>
+    <w:nsid w:val="1658FA6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7738,51 +7738,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="00283E3C"/>
+    <w:nsid w:val="3F1630A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7868,51 +7868,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="78CDAE71"/>
+    <w:nsid w:val="18D988AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7998,51 +7998,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="15A93A3F"/>
+    <w:nsid w:val="68EB4E53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8128,51 +8128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5B38045C"/>
+    <w:nsid w:val="75ED07AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8258,51 +8258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="471F9F5D"/>
+    <w:nsid w:val="4D7C9F65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8388,51 +8388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="43057ACD"/>
+    <w:nsid w:val="0FA8FF8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8518,51 +8518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="03F3E0BA"/>
+    <w:nsid w:val="0FDA7B79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>