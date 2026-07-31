--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B71BD73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B71BD73" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B71BD73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R85654AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR85654AE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR85654AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 12:41:41</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 14:16:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1318,51 +1318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 12:41:41</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 14:16:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2363,51 +2363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 12:41:41</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 14:16:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3368,51 +3368,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 12:41:41</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 14:16:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4933,51 +4933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 12:41:41</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 14:16:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6128,51 +6128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 12:41:41</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 14:16:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6872,51 +6872,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 12:41:41</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 14:16:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7445,84 +7445,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 12:41:41</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 14:16:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="25DF68BA"/>
+    <w:nsid w:val="11AAFBD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7608,51 +7608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1658FA6C"/>
+    <w:nsid w:val="271F1676"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7738,51 +7738,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3F1630A5"/>
+    <w:nsid w:val="54EBD3E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7868,51 +7868,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="18D988AB"/>
+    <w:nsid w:val="1F193097"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7998,51 +7998,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="68EB4E53"/>
+    <w:nsid w:val="7B86DE31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8128,51 +8128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="75ED07AF"/>
+    <w:nsid w:val="3CA8014A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8258,51 +8258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4D7C9F65"/>
+    <w:nsid w:val="64B7C4AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8388,51 +8388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0FA8FF8D"/>
+    <w:nsid w:val="350730E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8518,51 +8518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="0FDA7B79"/>
+    <w:nsid w:val="0A812DA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>