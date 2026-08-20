--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R85654AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR85654AE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR85654AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23F51A68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23F51A68" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23F51A68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 14:16:48</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 20.8.2026 18:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1318,51 +1318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 14:16:48</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 20.8.2026 18:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2363,51 +2363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 14:16:48</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 20.8.2026 18:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3368,51 +3368,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 14:16:48</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 20.8.2026 18:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4933,51 +4933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 14:16:48</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 20.8.2026 18:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6128,51 +6128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 14:16:48</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 20.8.2026 18:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6872,51 +6872,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 14:16:48</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 20.8.2026 18:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7445,84 +7445,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 14:16:48</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 20.8.2026 18:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="11AAFBD1"/>
+    <w:nsid w:val="08F4B9FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7608,51 +7608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="271F1676"/>
+    <w:nsid w:val="1EC72919"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7738,51 +7738,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54EBD3E9"/>
+    <w:nsid w:val="494273C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7868,51 +7868,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1F193097"/>
+    <w:nsid w:val="549B6C5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7998,51 +7998,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7B86DE31"/>
+    <w:nsid w:val="57AC0755"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8128,51 +8128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3CA8014A"/>
+    <w:nsid w:val="6CE57EE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8258,51 +8258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="64B7C4AA"/>
+    <w:nsid w:val="6C6E3B14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8388,51 +8388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="350730E0"/>
+    <w:nsid w:val="4D275D90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8518,51 +8518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="0A812DA9"/>
+    <w:nsid w:val="10C4549F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>