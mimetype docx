--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23F51A68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23F51A68" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23F51A68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37DA6CB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37DA6CB9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37DA6CB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 20.8.2026 18:57:04</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 9.9.2026 20:14:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1318,51 +1318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 20.8.2026 18:57:04</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 9.9.2026 20:14:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2363,51 +2363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 20.8.2026 18:57:04</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 9.9.2026 20:14:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3368,51 +3368,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 20.8.2026 18:57:04</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 9.9.2026 20:14:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4933,51 +4933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 20.8.2026 18:57:04</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 9.9.2026 20:14:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6128,51 +6128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 20.8.2026 18:57:04</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 9.9.2026 20:14:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6872,51 +6872,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 20.8.2026 18:57:04</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 9.9.2026 20:14:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7445,84 +7445,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 20.8.2026 18:57:04</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 9.9.2026 20:14:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="08F4B9FC"/>
+    <w:nsid w:val="58150DFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7608,51 +7608,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EC72919"/>
+    <w:nsid w:val="39ED8FC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7738,51 +7738,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="494273C3"/>
+    <w:nsid w:val="5CCD5195"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7868,51 +7868,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="549B6C5E"/>
+    <w:nsid w:val="70781898"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7998,51 +7998,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="57AC0755"/>
+    <w:nsid w:val="62687739"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8128,51 +8128,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6CE57EE7"/>
+    <w:nsid w:val="0E8807A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8258,51 +8258,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6C6E3B14"/>
+    <w:nsid w:val="11BFEABB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8388,51 +8388,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4D275D90"/>
+    <w:nsid w:val="2055625A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8518,51 +8518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="10C4549F"/>
+    <w:nsid w:val="28D78FD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>