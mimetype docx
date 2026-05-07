--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35AEDAE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35AEDAE3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35AEDAE3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R472B998F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR472B998F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR472B998F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.4.2026 0:19:03</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.5.2026 19:00:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2199,51 +2199,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.4.2026 0:19:03</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.5.2026 19:00:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2772,84 +2772,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.4.2026 0:19:03</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.5.2026 19:00:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="220D3A40"/>
+    <w:nsid w:val="3EB6B2D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2935,51 +2935,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BC63480"/>
+    <w:nsid w:val="466380AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3065,51 +3065,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="34583D88"/>
+    <w:nsid w:val="7A77D1E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3195,51 +3195,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5DB0534A"/>
+    <w:nsid w:val="63A52888"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3325,51 +3325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="69B1F98A"/>
+    <w:nsid w:val="7E2AA755"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>