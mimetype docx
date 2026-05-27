--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R472B998F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR472B998F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR472B998F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77425DCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77425DCB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77425DCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.5.2026 19:00:58</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 27.5.2026 23:49:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2199,51 +2199,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.5.2026 19:00:58</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 27.5.2026 23:49:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2772,84 +2772,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.5.2026 19:00:58</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 27.5.2026 23:49:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3EB6B2D7"/>
+    <w:nsid w:val="62340515"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2935,51 +2935,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="466380AE"/>
+    <w:nsid w:val="470B48B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3065,51 +3065,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A77D1E7"/>
+    <w:nsid w:val="60DD76A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3195,51 +3195,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="63A52888"/>
+    <w:nsid w:val="03D734C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3325,51 +3325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7E2AA755"/>
+    <w:nsid w:val="7C7FEBD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>