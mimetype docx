--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77425DCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77425DCB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77425DCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5046739E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5046739E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5046739E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 27.5.2026 23:49:13</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.6.2026 9:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2199,51 +2199,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 27.5.2026 23:49:13</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.6.2026 9:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2772,84 +2772,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 27.5.2026 23:49:13</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.6.2026 9:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="62340515"/>
+    <w:nsid w:val="31DCB9D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2935,51 +2935,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="470B48B0"/>
+    <w:nsid w:val="18FDCB45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3065,51 +3065,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="60DD76A7"/>
+    <w:nsid w:val="5CE5ECFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3195,51 +3195,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="03D734C0"/>
+    <w:nsid w:val="2F8D2CF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3325,51 +3325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7C7FEBD7"/>
+    <w:nsid w:val="185DEA3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>