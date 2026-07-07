--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5046739E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5046739E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5046739E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REFC948E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREFC948E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREFC948E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.6.2026 9:16:32</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 11:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2199,51 +2199,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.6.2026 9:16:32</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 11:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2772,84 +2772,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 17.6.2026 9:16:32</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 11:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31DCB9D7"/>
+    <w:nsid w:val="6668A4D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2935,51 +2935,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18FDCB45"/>
+    <w:nsid w:val="72E5D890"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3065,51 +3065,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5CE5ECFC"/>
+    <w:nsid w:val="50662B67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3195,51 +3195,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2F8D2CF1"/>
+    <w:nsid w:val="5458780A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3325,51 +3325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="185DEA3D"/>
+    <w:nsid w:val="3948EDB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>