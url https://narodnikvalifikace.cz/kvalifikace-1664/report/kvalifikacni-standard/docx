--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REFC948E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREFC948E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREFC948E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A6FD3EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A6FD3EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A6FD3EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 11:07:43</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 12:25:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2199,51 +2199,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 11:07:43</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 12:25:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2772,84 +2772,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 11:07:43</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 12:25:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6668A4D9"/>
+    <w:nsid w:val="38DF64EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2935,51 +2935,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72E5D890"/>
+    <w:nsid w:val="2E67D235"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3065,51 +3065,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="50662B67"/>
+    <w:nsid w:val="09C4C269"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3195,51 +3195,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5458780A"/>
+    <w:nsid w:val="2906F71E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3325,51 +3325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3948EDB3"/>
+    <w:nsid w:val="1C34394E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>