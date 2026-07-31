--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A6FD3EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A6FD3EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A6FD3EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC938DCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC938DCD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC938DCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 12:25:07</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 14:17:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2199,51 +2199,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 12:25:07</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 14:17:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2772,84 +2772,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 7.7.2026 12:25:07</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 14:17:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="38DF64EC"/>
+    <w:nsid w:val="163BCEB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2935,51 +2935,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E67D235"/>
+    <w:nsid w:val="5FFE0FE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3065,51 +3065,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="09C4C269"/>
+    <w:nsid w:val="35BF1393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3195,51 +3195,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2906F71E"/>
+    <w:nsid w:val="42C92702"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3325,51 +3325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1C34394E"/>
+    <w:nsid w:val="68734587"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>