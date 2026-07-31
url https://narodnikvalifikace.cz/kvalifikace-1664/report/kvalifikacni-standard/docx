--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC938DCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC938DCD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC938DCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC8F99C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC8F99C1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC8F99C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 14:17:18</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 14:31:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2199,51 +2199,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 14:17:18</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 14:31:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2772,84 +2772,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 14:17:18</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 14:31:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="163BCEB2"/>
+    <w:nsid w:val="624D2D80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2935,51 +2935,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FFE0FE3"/>
+    <w:nsid w:val="1F6AF441"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3065,51 +3065,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35BF1393"/>
+    <w:nsid w:val="3B13AB23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3195,51 +3195,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="42C92702"/>
+    <w:nsid w:val="3E6211DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3325,51 +3325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="68734587"/>
+    <w:nsid w:val="54CA0202"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>