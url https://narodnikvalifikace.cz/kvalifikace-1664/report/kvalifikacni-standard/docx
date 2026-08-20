--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC8F99C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC8F99C1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC8F99C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D0F16C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D0F16C0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D0F16C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 14:31:31</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 20.8.2026 18:56:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2199,51 +2199,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 14:31:31</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 20.8.2026 18:56:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2772,84 +2772,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 31.7.2026 14:31:31</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 20.8.2026 18:56:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="624D2D80"/>
+    <w:nsid w:val="172EF9A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2935,51 +2935,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F6AF441"/>
+    <w:nsid w:val="59635F28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3065,51 +3065,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3B13AB23"/>
+    <w:nsid w:val="403909E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3195,51 +3195,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3E6211DC"/>
+    <w:nsid w:val="082D7863"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3325,51 +3325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="54CA0202"/>
+    <w:nsid w:val="209281E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>