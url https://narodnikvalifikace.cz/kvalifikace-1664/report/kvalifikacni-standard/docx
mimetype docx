--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D0F16C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D0F16C0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D0F16C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R615450D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR615450D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR615450D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 20.8.2026 18:56:40</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 9.9.2026 20:14:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2199,51 +2199,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 20.8.2026 18:56:40</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 9.9.2026 20:14:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2772,84 +2772,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 20.8.2026 18:56:40</w:t>
+        <w:t>Kompozitor/kompozitorka obrazu audiovizuálního díla, 9.9.2026 20:14:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="172EF9A6"/>
+    <w:nsid w:val="1419C6E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2935,51 +2935,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59635F28"/>
+    <w:nsid w:val="521D4489"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3065,51 +3065,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="403909E6"/>
+    <w:nsid w:val="2877736C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3195,51 +3195,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="082D7863"/>
+    <w:nsid w:val="23C0E9E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3325,51 +3325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="209281E4"/>
+    <w:nsid w:val="15F4DFBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>