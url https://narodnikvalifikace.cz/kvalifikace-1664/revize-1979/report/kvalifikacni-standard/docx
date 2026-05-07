--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6525FE80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6525FE80" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6525FE80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD893827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD893827" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD893827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 17.4.2026 3:26:36</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 7.5.2026 17:56:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2199,51 +2199,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 17.4.2026 3:26:36</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 7.5.2026 17:56:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2772,84 +2772,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 17.4.2026 3:26:36</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 7.5.2026 17:56:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2EC1A943"/>
+    <w:nsid w:val="7D02699A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2935,51 +2935,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F49A696"/>
+    <w:nsid w:val="71F560CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3065,51 +3065,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="49784FE7"/>
+    <w:nsid w:val="49FC4CB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3195,51 +3195,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6E9F44F9"/>
+    <w:nsid w:val="461FB1CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3325,51 +3325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="326FFA94"/>
+    <w:nsid w:val="30CFD981"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>