--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD893827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD893827" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD893827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7839BCFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7839BCFF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7839BCFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 7.5.2026 17:56:32</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 28.5.2026 2:09:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2199,51 +2199,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 7.5.2026 17:56:32</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 28.5.2026 2:09:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2772,84 +2772,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 7.5.2026 17:56:32</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 28.5.2026 2:09:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7D02699A"/>
+    <w:nsid w:val="3B1CD9DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2935,51 +2935,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71F560CA"/>
+    <w:nsid w:val="2C417646"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3065,51 +3065,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="49FC4CB6"/>
+    <w:nsid w:val="7821305A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3195,51 +3195,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="461FB1CC"/>
+    <w:nsid w:val="30789761"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3325,51 +3325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="30CFD981"/>
+    <w:nsid w:val="71CBCADD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>