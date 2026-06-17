--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7839BCFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7839BCFF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7839BCFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB41669D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB41669D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB41669D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 28.5.2026 2:09:01</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 17.6.2026 13:09:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2199,51 +2199,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 28.5.2026 2:09:01</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 17.6.2026 13:09:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2772,84 +2772,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 28.5.2026 2:09:01</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 17.6.2026 13:09:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3B1CD9DE"/>
+    <w:nsid w:val="48546A15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2935,51 +2935,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C417646"/>
+    <w:nsid w:val="1598C118"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3065,51 +3065,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7821305A"/>
+    <w:nsid w:val="0F40545D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3195,51 +3195,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="30789761"/>
+    <w:nsid w:val="644BA5D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3325,51 +3325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="71CBCADD"/>
+    <w:nsid w:val="325FC6C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>