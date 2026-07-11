--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB41669D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB41669D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB41669D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R724AEECE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR724AEECE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR724AEECE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 17.6.2026 13:09:02</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 11.7.2026 6:32:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2199,51 +2199,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 17.6.2026 13:09:02</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 11.7.2026 6:32:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2772,84 +2772,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 17.6.2026 13:09:02</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 11.7.2026 6:32:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48546A15"/>
+    <w:nsid w:val="0274ABDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2935,51 +2935,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1598C118"/>
+    <w:nsid w:val="0AB2AAA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3065,51 +3065,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0F40545D"/>
+    <w:nsid w:val="763FAC25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3195,51 +3195,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="644BA5D8"/>
+    <w:nsid w:val="5403C119"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3325,51 +3325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="325FC6C0"/>
+    <w:nsid w:val="1BF8D52F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>