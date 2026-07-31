--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R724AEECE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR724AEECE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR724AEECE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RABE6511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRABE6511" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRABE6511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 11.7.2026 6:32:41</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 31.7.2026 14:34:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2199,51 +2199,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 11.7.2026 6:32:41</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 31.7.2026 14:34:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2772,84 +2772,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 11.7.2026 6:32:41</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 31.7.2026 14:34:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0274ABDF"/>
+    <w:nsid w:val="0C018C73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2935,51 +2935,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AB2AAA8"/>
+    <w:nsid w:val="69E783AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3065,51 +3065,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="763FAC25"/>
+    <w:nsid w:val="37DC3795"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3195,51 +3195,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5403C119"/>
+    <w:nsid w:val="0E265FD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3325,51 +3325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1BF8D52F"/>
+    <w:nsid w:val="3993FB53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>