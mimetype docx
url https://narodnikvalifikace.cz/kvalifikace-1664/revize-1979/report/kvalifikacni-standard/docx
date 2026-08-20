--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RABE6511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRABE6511" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRABE6511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5EFBDB26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5EFBDB26" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5EFBDB26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 31.7.2026 14:34:36</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 20.8.2026 16:52:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2199,51 +2199,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 31.7.2026 14:34:36</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 20.8.2026 16:52:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2772,84 +2772,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 31.7.2026 14:34:36</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 20.8.2026 16:52:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C018C73"/>
+    <w:nsid w:val="40601103"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2935,51 +2935,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69E783AA"/>
+    <w:nsid w:val="63478993"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3065,51 +3065,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="37DC3795"/>
+    <w:nsid w:val="6F0D0626"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3195,51 +3195,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0E265FD8"/>
+    <w:nsid w:val="1F05B788"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3325,51 +3325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3993FB53"/>
+    <w:nsid w:val="4CC70CB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>