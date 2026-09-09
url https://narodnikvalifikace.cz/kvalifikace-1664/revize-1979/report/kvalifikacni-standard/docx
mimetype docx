--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5EFBDB26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5EFBDB26" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5EFBDB26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2929ECA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2929ECA7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2929ECA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 20.8.2026 16:52:10</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 9.9.2026 22:04:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2199,51 +2199,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•postup vzniku kompozice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 20.8.2026 16:52:10</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 9.9.2026 22:04:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2772,84 +2772,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Stárek (Spoon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kompozitor obrazu audiovizuálního díla, 20.8.2026 16:52:10</w:t>
+        <w:t>Kompozitor obrazu audiovizuálního díla, 9.9.2026 22:04:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40601103"/>
+    <w:nsid w:val="07026513"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -2935,51 +2935,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63478993"/>
+    <w:nsid w:val="5F1375F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3065,51 +3065,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F0D0626"/>
+    <w:nsid w:val="17050E75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3195,51 +3195,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1F05B788"/>
+    <w:nsid w:val="261CE9D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3325,51 +3325,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4CC70CB3"/>
+    <w:nsid w:val="4D30DEBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>