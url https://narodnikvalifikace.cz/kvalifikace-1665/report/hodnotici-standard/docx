--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BE85C1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BE85C1E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BE85C1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R180DA9E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR180DA9E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR180DA9E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 16.4.2026 7:37:52</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 7.5.2026 17:20:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1501,51 +1501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 16.4.2026 7:37:52</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 7.5.2026 17:20:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3217,51 +3217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 16.4.2026 7:37:52</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 7.5.2026 17:20:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5016,51 +5016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 16.4.2026 7:37:52</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 7.5.2026 17:20:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 18 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do 3 dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 16.4.2026 7:37:52</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 7.5.2026 17:20:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6014,84 +6014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 16.4.2026 7:37:52</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 7.5.2026 17:20:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="43544829"/>
+    <w:nsid w:val="6F8D5B24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6177,51 +6177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="174CE4FE"/>
+    <w:nsid w:val="682AE49E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6307,51 +6307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4CCBD70E"/>
+    <w:nsid w:val="19355FE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6437,51 +6437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3126CB44"/>
+    <w:nsid w:val="41DCBE81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6567,51 +6567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="45FDF9B7"/>
+    <w:nsid w:val="57163B14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>