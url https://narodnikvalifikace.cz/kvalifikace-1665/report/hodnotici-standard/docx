--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R180DA9E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR180DA9E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR180DA9E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB258080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB258080" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB258080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 7.5.2026 17:20:56</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 7.5.2026 19:01:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1501,51 +1501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 7.5.2026 17:20:56</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 7.5.2026 19:01:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3217,51 +3217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 7.5.2026 17:20:56</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 7.5.2026 19:01:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5016,51 +5016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 7.5.2026 17:20:56</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 7.5.2026 19:01:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 18 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do 3 dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 7.5.2026 17:20:56</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 7.5.2026 19:01:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6014,84 +6014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 7.5.2026 17:20:56</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 7.5.2026 19:01:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6F8D5B24"/>
+    <w:nsid w:val="640D8F4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6177,51 +6177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="682AE49E"/>
+    <w:nsid w:val="4A98A5A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6307,51 +6307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19355FE2"/>
+    <w:nsid w:val="03C23481"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6437,51 +6437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="41DCBE81"/>
+    <w:nsid w:val="5E6E00EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6567,51 +6567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="57163B14"/>
+    <w:nsid w:val="2B880AB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>