--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB258080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB258080" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB258080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R774D2BDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR774D2BDE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR774D2BDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 7.5.2026 19:01:05</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 28.5.2026 2:31:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1501,51 +1501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 7.5.2026 19:01:05</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 28.5.2026 2:31:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3217,51 +3217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 7.5.2026 19:01:05</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 28.5.2026 2:31:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5016,51 +5016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 7.5.2026 19:01:05</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 28.5.2026 2:31:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 18 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do 3 dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 7.5.2026 19:01:05</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 28.5.2026 2:31:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6014,84 +6014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 7.5.2026 19:01:05</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 28.5.2026 2:31:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="640D8F4A"/>
+    <w:nsid w:val="6F59832A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6177,51 +6177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A98A5A7"/>
+    <w:nsid w:val="0AA2B911"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6307,51 +6307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="03C23481"/>
+    <w:nsid w:val="4D43207A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6437,51 +6437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5E6E00EA"/>
+    <w:nsid w:val="13564E14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6567,51 +6567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2B880AB8"/>
+    <w:nsid w:val="46C67AF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>