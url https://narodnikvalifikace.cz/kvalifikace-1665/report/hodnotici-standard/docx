--- v3 (2026-05-28)
+++ v4 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R774D2BDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR774D2BDE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR774D2BDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2156F7E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2156F7E1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2156F7E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 28.5.2026 2:31:16</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 28.5.2026 3:35:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1501,51 +1501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 28.5.2026 2:31:16</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 28.5.2026 3:35:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3217,51 +3217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 28.5.2026 2:31:16</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 28.5.2026 3:35:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5016,51 +5016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 28.5.2026 2:31:16</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 28.5.2026 3:35:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 18 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do 3 dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 28.5.2026 2:31:16</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 28.5.2026 3:35:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6014,84 +6014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 28.5.2026 2:31:16</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 28.5.2026 3:35:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6F59832A"/>
+    <w:nsid w:val="4AF6A853"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6177,51 +6177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AA2B911"/>
+    <w:nsid w:val="2792C719"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6307,51 +6307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4D43207A"/>
+    <w:nsid w:val="5AA66DF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6437,51 +6437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="13564E14"/>
+    <w:nsid w:val="69F04979"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6567,51 +6567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="46C67AF4"/>
+    <w:nsid w:val="02572BF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>