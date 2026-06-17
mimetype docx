--- v4 (2026-05-28)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2156F7E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2156F7E1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2156F7E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C3639DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C3639DD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C3639DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 28.5.2026 3:35:46</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 17.6.2026 9:37:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1501,51 +1501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 28.5.2026 3:35:46</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 17.6.2026 9:37:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3217,51 +3217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 28.5.2026 3:35:46</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 17.6.2026 9:37:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5016,51 +5016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 28.5.2026 3:35:46</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 17.6.2026 9:37:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 18 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do 3 dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 28.5.2026 3:35:46</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 17.6.2026 9:37:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6014,84 +6014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 28.5.2026 3:35:46</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 17.6.2026 9:37:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4AF6A853"/>
+    <w:nsid w:val="1C642D88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6177,51 +6177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2792C719"/>
+    <w:nsid w:val="111B2AC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6307,51 +6307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5AA66DF1"/>
+    <w:nsid w:val="0C3D1C13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6437,51 +6437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="69F04979"/>
+    <w:nsid w:val="56BF636E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6567,51 +6567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="02572BF4"/>
+    <w:nsid w:val="61823D4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>