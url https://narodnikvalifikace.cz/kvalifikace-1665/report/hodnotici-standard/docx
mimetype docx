--- v5 (2026-06-17)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C3639DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C3639DD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C3639DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5422F941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5422F941" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5422F941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 17.6.2026 9:37:39</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 2:22:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1501,51 +1501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 17.6.2026 9:37:39</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 2:22:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3217,51 +3217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 17.6.2026 9:37:39</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 2:22:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5016,51 +5016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 17.6.2026 9:37:39</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 2:22:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 18 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do 3 dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 17.6.2026 9:37:39</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 2:22:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6014,84 +6014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 17.6.2026 9:37:39</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 2:22:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C642D88"/>
+    <w:nsid w:val="5767A5F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6177,51 +6177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="111B2AC5"/>
+    <w:nsid w:val="77D29EDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6307,51 +6307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0C3D1C13"/>
+    <w:nsid w:val="248DDBCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6437,51 +6437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="56BF636E"/>
+    <w:nsid w:val="22CC0D25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6567,51 +6567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="61823D4C"/>
+    <w:nsid w:val="1B68F005"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>