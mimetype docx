--- v6 (2026-07-11)
+++ v7 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5422F941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5422F941" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5422F941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38808980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38808980" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38808980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 2:22:44</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 3:29:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1501,51 +1501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 2:22:44</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 3:29:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3217,51 +3217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 2:22:44</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 3:29:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5016,51 +5016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 2:22:44</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 3:29:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 18 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do 3 dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 2:22:44</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 3:29:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6014,84 +6014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 2:22:44</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 3:29:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5767A5F2"/>
+    <w:nsid w:val="46FADAB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6177,51 +6177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77D29EDC"/>
+    <w:nsid w:val="48F55FF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6307,51 +6307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="248DDBCA"/>
+    <w:nsid w:val="6CFA9330"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6437,51 +6437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="22CC0D25"/>
+    <w:nsid w:val="16D9F855"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6567,51 +6567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1B68F005"/>
+    <w:nsid w:val="0C404928"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>