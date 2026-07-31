--- v7 (2026-07-11)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38808980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38808980" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38808980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D2A2146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D2A2146" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D2A2146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 3:29:58</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 31.7.2026 14:29:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1501,51 +1501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 3:29:58</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 31.7.2026 14:29:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3217,51 +3217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 3:29:58</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 31.7.2026 14:29:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5016,51 +5016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 3:29:58</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 31.7.2026 14:29:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 18 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do 3 dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 3:29:58</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 31.7.2026 14:29:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6014,84 +6014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 3:29:58</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 31.7.2026 14:29:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="46FADAB8"/>
+    <w:nsid w:val="3DB11C97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6177,51 +6177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48F55FF4"/>
+    <w:nsid w:val="2C5BBC07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6307,51 +6307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6CFA9330"/>
+    <w:nsid w:val="4DC02359"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6437,51 +6437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="16D9F855"/>
+    <w:nsid w:val="6250F01A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6567,51 +6567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0C404928"/>
+    <w:nsid w:val="5F8AD049"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>