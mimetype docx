--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D2A2146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D2A2146" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D2A2146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75522CD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75522CD8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75522CD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 31.7.2026 14:29:47</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 20.8.2026 18:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1501,51 +1501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 31.7.2026 14:29:47</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 20.8.2026 18:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3217,51 +3217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 31.7.2026 14:29:47</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 20.8.2026 18:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5016,51 +5016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 31.7.2026 14:29:47</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 20.8.2026 18:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 18 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do 3 dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 31.7.2026 14:29:47</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 20.8.2026 18:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6014,84 +6014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 31.7.2026 14:29:47</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 20.8.2026 18:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3DB11C97"/>
+    <w:nsid w:val="5A219F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6177,51 +6177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C5BBC07"/>
+    <w:nsid w:val="3C93F2C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6307,51 +6307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4DC02359"/>
+    <w:nsid w:val="62FCB59D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6437,51 +6437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6250F01A"/>
+    <w:nsid w:val="24D19016"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6567,51 +6567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5F8AD049"/>
+    <w:nsid w:val="255600F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>