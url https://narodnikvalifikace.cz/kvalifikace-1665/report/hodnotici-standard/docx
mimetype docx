--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75522CD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75522CD8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75522CD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F303CB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F303CB8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F303CB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 20.8.2026 18:56:55</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 9.9.2026 20:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1501,51 +1501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 20.8.2026 18:56:55</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 9.9.2026 20:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3217,51 +3217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 20.8.2026 18:56:55</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 9.9.2026 20:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5016,51 +5016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 20.8.2026 18:56:55</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 9.9.2026 20:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 18 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do 3 dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 20.8.2026 18:56:55</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 9.9.2026 20:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6014,84 +6014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 20.8.2026 18:56:55</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 9.9.2026 20:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A219F37"/>
+    <w:nsid w:val="63D1EBF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6177,51 +6177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C93F2C2"/>
+    <w:nsid w:val="12A156F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6307,51 +6307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62FCB59D"/>
+    <w:nsid w:val="11B0353A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6437,51 +6437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="24D19016"/>
+    <w:nsid w:val="21BA7ADD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6567,51 +6567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="255600F8"/>
+    <w:nsid w:val="07CB29AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>