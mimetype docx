--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21C5BA95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21C5BA95" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21C5BA95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R656B430E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR656B430E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR656B430E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 20.4.2026 2:50:06</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 11.5.2026 7:56:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1501,51 +1501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 20.4.2026 2:50:06</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 11.5.2026 7:56:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3217,51 +3217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 20.4.2026 2:50:06</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 11.5.2026 7:56:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5016,51 +5016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 20.4.2026 2:50:06</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 11.5.2026 7:56:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 18 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do 3 dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 20.4.2026 2:50:06</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 11.5.2026 7:56:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6014,84 +6014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 20.4.2026 2:50:06</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 11.5.2026 7:56:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="26ECB6CA"/>
+    <w:nsid w:val="3D6F1CFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6177,51 +6177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68168C8D"/>
+    <w:nsid w:val="6C7D493C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6307,51 +6307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3570531A"/>
+    <w:nsid w:val="4E11C355"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6437,51 +6437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2BEF4290"/>
+    <w:nsid w:val="2AC6DC36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6567,51 +6567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5A6D26E1"/>
+    <w:nsid w:val="74F51A46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>