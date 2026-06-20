--- v1 (2026-05-11)
+++ v2 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R656B430E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR656B430E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR656B430E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R310DA46C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR310DA46C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR310DA46C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 11.5.2026 7:56:32</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 20.6.2026 23:22:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1501,51 +1501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 11.5.2026 7:56:32</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 20.6.2026 23:22:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3217,51 +3217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 11.5.2026 7:56:32</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 20.6.2026 23:22:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5016,51 +5016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 11.5.2026 7:56:32</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 20.6.2026 23:22:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 18 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do 3 dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 11.5.2026 7:56:32</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 20.6.2026 23:22:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6014,84 +6014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 11.5.2026 7:56:32</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 20.6.2026 23:22:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3D6F1CFF"/>
+    <w:nsid w:val="1A9E0265"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6177,51 +6177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C7D493C"/>
+    <w:nsid w:val="1E10D55C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6307,51 +6307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E11C355"/>
+    <w:nsid w:val="57C93707"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6437,51 +6437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2AC6DC36"/>
+    <w:nsid w:val="5D054A16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6567,51 +6567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="74F51A46"/>
+    <w:nsid w:val="70B35361"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>