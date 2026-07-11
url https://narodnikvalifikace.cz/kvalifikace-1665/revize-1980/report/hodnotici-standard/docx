--- v2 (2026-06-20)
+++ v3 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R310DA46C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR310DA46C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR310DA46C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CDC6F74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CDC6F74" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CDC6F74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 20.6.2026 23:22:29</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 11.7.2026 5:17:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1501,51 +1501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 20.6.2026 23:22:29</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 11.7.2026 5:17:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3217,51 +3217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 20.6.2026 23:22:29</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 11.7.2026 5:17:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5016,51 +5016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 20.6.2026 23:22:29</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 11.7.2026 5:17:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 18 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do 3 dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 20.6.2026 23:22:29</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 11.7.2026 5:17:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6014,84 +6014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 20.6.2026 23:22:29</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 11.7.2026 5:17:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1A9E0265"/>
+    <w:nsid w:val="24144F9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6177,51 +6177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E10D55C"/>
+    <w:nsid w:val="6B28D87B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6307,51 +6307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="57C93707"/>
+    <w:nsid w:val="3DBB8136"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6437,51 +6437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5D054A16"/>
+    <w:nsid w:val="1352CEBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6567,51 +6567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="70B35361"/>
+    <w:nsid w:val="4EA8C194"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>