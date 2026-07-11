--- v3 (2026-07-11)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CDC6F74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CDC6F74" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CDC6F74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R573EE358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR573EE358" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR573EE358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 11.7.2026 5:17:07</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 11.7.2026 6:14:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1501,51 +1501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 11.7.2026 5:17:07</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 11.7.2026 6:14:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3217,51 +3217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 11.7.2026 5:17:07</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 11.7.2026 6:14:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5016,51 +5016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 11.7.2026 5:17:07</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 11.7.2026 6:14:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 18 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do 3 dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 11.7.2026 5:17:07</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 11.7.2026 6:14:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6014,84 +6014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 11.7.2026 5:17:07</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 11.7.2026 6:14:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="24144F9C"/>
+    <w:nsid w:val="697B60BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6177,51 +6177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B28D87B"/>
+    <w:nsid w:val="3BB39898"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6307,51 +6307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3DBB8136"/>
+    <w:nsid w:val="6A1AA1CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6437,51 +6437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1352CEBE"/>
+    <w:nsid w:val="6CC8878B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6567,51 +6567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4EA8C194"/>
+    <w:nsid w:val="16E7CAAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>