--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R573EE358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR573EE358" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR573EE358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R131DB390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR131DB390" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR131DB390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 11.7.2026 6:14:05</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 31.7.2026 18:06:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1501,51 +1501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 11.7.2026 6:14:05</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 31.7.2026 18:06:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3217,51 +3217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 11.7.2026 6:14:05</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 31.7.2026 18:06:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5016,51 +5016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 11.7.2026 6:14:05</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 31.7.2026 18:06:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 18 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do 3 dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 11.7.2026 6:14:05</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 31.7.2026 18:06:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6014,84 +6014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 11.7.2026 6:14:05</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 31.7.2026 18:06:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="697B60BC"/>
+    <w:nsid w:val="28F1CD86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6177,51 +6177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3BB39898"/>
+    <w:nsid w:val="61EB7599"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6307,51 +6307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6A1AA1CB"/>
+    <w:nsid w:val="10800A2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6437,51 +6437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6CC8878B"/>
+    <w:nsid w:val="52A7D738"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6567,51 +6567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="16E7CAAE"/>
+    <w:nsid w:val="33186275"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>