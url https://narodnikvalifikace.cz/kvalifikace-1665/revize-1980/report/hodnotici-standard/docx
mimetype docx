--- v5 (2026-07-31)
+++ v6 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R131DB390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR131DB390" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR131DB390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54BDD7D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54BDD7D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54BDD7D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 31.7.2026 18:06:35</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 9.9.2026 22:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1501,51 +1501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 31.7.2026 18:06:35</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 9.9.2026 22:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3217,51 +3217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 31.7.2026 18:06:35</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 9.9.2026 22:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5016,51 +5016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 31.7.2026 18:06:35</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 9.9.2026 22:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 18 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do 3 dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 31.7.2026 18:06:35</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 9.9.2026 22:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6014,84 +6014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník animovaného audiovizuálního díla, 31.7.2026 18:06:35</w:t>
+        <w:t>Výtvarník animovaného audiovizuálního díla, 9.9.2026 22:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="28F1CD86"/>
+    <w:nsid w:val="194B343F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6177,51 +6177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61EB7599"/>
+    <w:nsid w:val="339FFC32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6307,51 +6307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="10800A2F"/>
+    <w:nsid w:val="17A864E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6437,51 +6437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="52A7D738"/>
+    <w:nsid w:val="2A869E38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6567,51 +6567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="33186275"/>
+    <w:nsid w:val="09514446"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>