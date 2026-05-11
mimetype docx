--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CB08001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CB08001" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CB08001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75453DA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75453DA3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75453DA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 20.4.2026 4:44:32</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.5.2026 8:59:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1501,51 +1501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 20.4.2026 4:44:32</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.5.2026 8:59:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3217,51 +3217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 20.4.2026 4:44:32</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.5.2026 8:59:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5016,51 +5016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 20.4.2026 4:44:32</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.5.2026 8:59:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 18 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do 3 dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 20.4.2026 4:44:32</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.5.2026 8:59:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6014,84 +6014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 20.4.2026 4:44:32</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.5.2026 8:59:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="53066096"/>
+    <w:nsid w:val="212A54CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6177,51 +6177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12D7582F"/>
+    <w:nsid w:val="0922E9C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6307,51 +6307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="39151B41"/>
+    <w:nsid w:val="702B1E19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6437,51 +6437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5286AD52"/>
+    <w:nsid w:val="4B029377"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6567,51 +6567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="57AFC94C"/>
+    <w:nsid w:val="11D22C40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>