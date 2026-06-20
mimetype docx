--- v1 (2026-05-11)
+++ v2 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75453DA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75453DA3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75453DA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70D05A24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70D05A24" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70D05A24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.5.2026 8:59:20</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 21.6.2026 1:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1501,51 +1501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.5.2026 8:59:20</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 21.6.2026 1:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3217,51 +3217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.5.2026 8:59:20</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 21.6.2026 1:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5016,51 +5016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.5.2026 8:59:20</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 21.6.2026 1:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 18 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do 3 dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.5.2026 8:59:20</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 21.6.2026 1:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6014,84 +6014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.5.2026 8:59:20</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 21.6.2026 1:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="212A54CB"/>
+    <w:nsid w:val="41BE48D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6177,51 +6177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0922E9C1"/>
+    <w:nsid w:val="1094643F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6307,51 +6307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="702B1E19"/>
+    <w:nsid w:val="45A9C3FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6437,51 +6437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4B029377"/>
+    <w:nsid w:val="598581C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6567,51 +6567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="11D22C40"/>
+    <w:nsid w:val="2A2EE645"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>