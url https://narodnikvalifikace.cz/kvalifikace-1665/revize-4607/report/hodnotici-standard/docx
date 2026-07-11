--- v2 (2026-06-20)
+++ v3 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70D05A24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70D05A24" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70D05A24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B5BE3FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B5BE3FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B5BE3FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 21.6.2026 1:13:17</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 6:38:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1501,51 +1501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 21.6.2026 1:13:17</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 6:38:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3217,51 +3217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 21.6.2026 1:13:17</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 6:38:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5016,51 +5016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 21.6.2026 1:13:17</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 6:38:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 18 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do 3 dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 21.6.2026 1:13:17</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 6:38:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6014,84 +6014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 21.6.2026 1:13:17</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 6:38:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="41BE48D5"/>
+    <w:nsid w:val="4658E95E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6177,51 +6177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1094643F"/>
+    <w:nsid w:val="090E25B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6307,51 +6307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="45A9C3FC"/>
+    <w:nsid w:val="3A6F721B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6437,51 +6437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="598581C7"/>
+    <w:nsid w:val="6233988B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6567,51 +6567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2A2EE645"/>
+    <w:nsid w:val="30F8B0C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>