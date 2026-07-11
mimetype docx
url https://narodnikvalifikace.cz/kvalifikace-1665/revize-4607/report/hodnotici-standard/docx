--- v3 (2026-07-11)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B5BE3FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B5BE3FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B5BE3FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A6538AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A6538AE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A6538AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 6:38:09</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 7:42:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1501,51 +1501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 6:38:09</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 7:42:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3217,51 +3217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 6:38:09</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 7:42:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5016,51 +5016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 6:38:09</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 7:42:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 18 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do 3 dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 6:38:09</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 7:42:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6014,84 +6014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 6:38:09</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 7:42:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4658E95E"/>
+    <w:nsid w:val="39EC332A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6177,51 +6177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="090E25B3"/>
+    <w:nsid w:val="279BD00C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6307,51 +6307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A6F721B"/>
+    <w:nsid w:val="1AB69E97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6437,51 +6437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6233988B"/>
+    <w:nsid w:val="2531C2FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6567,51 +6567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="30F8B0C1"/>
+    <w:nsid w:val="610902D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>