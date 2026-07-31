--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A6538AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A6538AE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A6538AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R511D4A14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR511D4A14" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR511D4A14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 7:42:28</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 31.7.2026 16:09:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1501,51 +1501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 7:42:28</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 31.7.2026 16:09:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3217,51 +3217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 7:42:28</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 31.7.2026 16:09:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5016,51 +5016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 7:42:28</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 31.7.2026 16:09:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 18 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do 3 dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 7:42:28</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 31.7.2026 16:09:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6014,84 +6014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 11.7.2026 7:42:28</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 31.7.2026 16:09:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="39EC332A"/>
+    <w:nsid w:val="318DFFBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6177,51 +6177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="279BD00C"/>
+    <w:nsid w:val="15BF9072"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6307,51 +6307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1AB69E97"/>
+    <w:nsid w:val="0BE19B6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6437,51 +6437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2531C2FB"/>
+    <w:nsid w:val="0FE8D8F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6567,51 +6567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="610902D5"/>
+    <w:nsid w:val="351BB0AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>