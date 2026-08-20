--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R511D4A14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR511D4A14" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR511D4A14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F513925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F513925" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F513925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 31.7.2026 16:09:42</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 20.8.2026 19:16:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1501,51 +1501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 31.7.2026 16:09:42</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 20.8.2026 19:16:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3217,51 +3217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 31.7.2026 16:09:42</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 20.8.2026 19:16:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5016,51 +5016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 31.7.2026 16:09:42</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 20.8.2026 19:16:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 18 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do 3 dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 31.7.2026 16:09:42</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 20.8.2026 19:16:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6014,84 +6014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 31.7.2026 16:09:42</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 20.8.2026 19:16:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="318DFFBB"/>
+    <w:nsid w:val="746D2DFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6177,51 +6177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15BF9072"/>
+    <w:nsid w:val="32CE040D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6307,51 +6307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0BE19B6F"/>
+    <w:nsid w:val="2C84B482"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6437,51 +6437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0FE8D8F6"/>
+    <w:nsid w:val="5D64E3B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6567,51 +6567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="351BB0AF"/>
+    <w:nsid w:val="334109E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>