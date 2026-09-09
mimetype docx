--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F513925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F513925" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F513925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58CE3794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58CE3794" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58CE3794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 20.8.2026 19:16:34</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 9.9.2026 23:01:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1501,51 +1501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 20.8.2026 19:16:34</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 9.9.2026 23:01:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3217,51 +3217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 20.8.2026 19:16:34</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 9.9.2026 23:01:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5016,51 +5016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 20.8.2026 19:16:34</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 9.9.2026 23:01:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5329,51 +5329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 18 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do 3 dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 20.8.2026 19:16:34</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 9.9.2026 23:01:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6014,84 +6014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 20.8.2026 19:16:34</w:t>
+        <w:t>Výtvarník/výtvarnice animovaného audiovizuálního díla, 9.9.2026 23:01:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="746D2DFF"/>
+    <w:nsid w:val="4AC26CCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6177,51 +6177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32CE040D"/>
+    <w:nsid w:val="70EA82D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6307,51 +6307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C84B482"/>
+    <w:nsid w:val="6535C4D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6437,51 +6437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5D64E3B9"/>
+    <w:nsid w:val="188566F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6567,51 +6567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="334109E5"/>
+    <w:nsid w:val="73D1F522"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>