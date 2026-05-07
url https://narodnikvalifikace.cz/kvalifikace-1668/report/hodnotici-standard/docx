--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B6361DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B6361DE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B6361DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E7D8CF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E7D8CF3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E7D8CF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 17.4.2026 1:56:26</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 7.5.2026 16:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 17.4.2026 1:56:26</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 7.5.2026 16:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 17.4.2026 1:56:26</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 7.5.2026 16:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4341,51 +4341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 17.4.2026 1:56:26</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 7.5.2026 16:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13841,51 +13841,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 17.4.2026 1:56:26</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 7.5.2026 16:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15472,51 +15472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 17.4.2026 1:56:27</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 7.5.2026 16:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17812,51 +17812,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 17.4.2026 1:56:27</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 7.5.2026 16:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18329,84 +18329,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vodovody a kanalizace Beroun, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 17.4.2026 1:56:27</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 7.5.2026 16:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="517DD95C"/>
+    <w:nsid w:val="3E3FDDFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18492,51 +18492,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3371D25E"/>
+    <w:nsid w:val="37F6BFCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18622,51 +18622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35B3E5A9"/>
+    <w:nsid w:val="04BC7D2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>