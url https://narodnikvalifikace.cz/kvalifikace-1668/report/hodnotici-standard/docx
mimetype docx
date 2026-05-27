--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E7D8CF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E7D8CF3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E7D8CF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21DDE0F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21DDE0F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21DDE0F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -215,51 +215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér vodovodů a kanalizací</w:t>
+        <w:t>Montér vodovodů a kanalizací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 7.5.2026 16:08:12</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 28.5.2026 0:56:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 7.5.2026 16:08:12</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 28.5.2026 0:56:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 7.5.2026 16:08:12</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 28.5.2026 0:56:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4341,51 +4341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 7.5.2026 16:08:12</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 28.5.2026 0:56:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13841,51 +13841,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 7.5.2026 16:08:12</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 28.5.2026 0:56:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15472,51 +15472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 7.5.2026 16:08:12</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 28.5.2026 0:56:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17812,51 +17812,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 7.5.2026 16:08:12</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 28.5.2026 0:56:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18329,84 +18329,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vodovody a kanalizace Beroun, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 7.5.2026 16:08:12</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 28.5.2026 0:56:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3E3FDDFD"/>
+    <w:nsid w:val="70CD9CA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18492,51 +18492,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37F6BFCA"/>
+    <w:nsid w:val="51483BC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18622,51 +18622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="04BC7D2C"/>
+    <w:nsid w:val="5174BDF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>