--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21DDE0F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21DDE0F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21DDE0F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3490102F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3490102F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3490102F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 28.5.2026 0:56:26</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 17.6.2026 9:16:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 28.5.2026 0:56:26</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 17.6.2026 9:16:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 28.5.2026 0:56:26</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 17.6.2026 9:16:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4341,51 +4341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 28.5.2026 0:56:26</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 17.6.2026 9:16:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13841,51 +13841,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 28.5.2026 0:56:26</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 17.6.2026 9:16:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15472,51 +15472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 28.5.2026 0:56:26</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 17.6.2026 9:16:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17812,51 +17812,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 28.5.2026 0:56:26</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 17.6.2026 9:16:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18329,84 +18329,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vodovody a kanalizace Beroun, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 28.5.2026 0:56:26</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 17.6.2026 9:16:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="70CD9CA4"/>
+    <w:nsid w:val="53DBF39B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18492,51 +18492,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51483BC8"/>
+    <w:nsid w:val="2ED5AAAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18622,51 +18622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5174BDF9"/>
+    <w:nsid w:val="5BCDF480"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>