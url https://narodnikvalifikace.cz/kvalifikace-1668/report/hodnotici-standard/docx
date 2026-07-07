--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3490102F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3490102F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3490102F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R259ACC69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR259ACC69" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR259ACC69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 17.6.2026 9:16:21</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 12:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 17.6.2026 9:16:21</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 12:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 17.6.2026 9:16:21</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 12:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4341,51 +4341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 17.6.2026 9:16:21</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 12:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13841,51 +13841,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 17.6.2026 9:16:21</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 12:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15472,51 +15472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 17.6.2026 9:16:21</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 12:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17812,51 +17812,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 17.6.2026 9:16:21</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 12:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18329,84 +18329,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vodovody a kanalizace Beroun, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 17.6.2026 9:16:21</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 12:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="53DBF39B"/>
+    <w:nsid w:val="63968843"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18492,51 +18492,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2ED5AAAE"/>
+    <w:nsid w:val="59E6915C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18622,51 +18622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5BCDF480"/>
+    <w:nsid w:val="2778EF62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>