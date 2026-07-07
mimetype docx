--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R259ACC69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR259ACC69" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR259ACC69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16755F71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16755F71" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16755F71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 12:24:54</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 13:44:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 12:24:54</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 13:44:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 12:24:54</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 13:44:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4341,51 +4341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 12:24:54</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 13:44:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13841,51 +13841,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 12:24:54</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 13:44:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15472,51 +15472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 12:24:54</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 13:44:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17812,51 +17812,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 12:24:54</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 13:44:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18329,84 +18329,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vodovody a kanalizace Beroun, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 12:24:54</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 13:44:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="63968843"/>
+    <w:nsid w:val="418A47C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18492,51 +18492,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59E6915C"/>
+    <w:nsid w:val="695BF6EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18622,51 +18622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2778EF62"/>
+    <w:nsid w:val="3FB76D1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>