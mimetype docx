--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16755F71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16755F71" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16755F71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3222E807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3222E807" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3222E807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 13:44:19</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 31.7.2026 9:54:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 13:44:19</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 31.7.2026 9:54:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 13:44:19</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 31.7.2026 9:54:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4341,51 +4341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 13:44:19</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 31.7.2026 9:54:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13841,51 +13841,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 13:44:19</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 31.7.2026 9:54:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15472,51 +15472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 13:44:19</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 31.7.2026 9:54:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17812,51 +17812,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 13:44:19</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 31.7.2026 9:54:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18329,84 +18329,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vodovody a kanalizace Beroun, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 7.7.2026 13:44:19</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 31.7.2026 9:54:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="418A47C1"/>
+    <w:nsid w:val="764C683A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18492,51 +18492,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="695BF6EF"/>
+    <w:nsid w:val="6AEE213E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18622,51 +18622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3FB76D1D"/>
+    <w:nsid w:val="4F0F7605"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>