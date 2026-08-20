--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3222E807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3222E807" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3222E807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AA4334C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AA4334C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AA4334C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 31.7.2026 9:54:23</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 20.8.2026 14:35:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 31.7.2026 9:54:23</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 20.8.2026 14:35:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 31.7.2026 9:54:23</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 20.8.2026 14:35:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4341,51 +4341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 31.7.2026 9:54:23</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 20.8.2026 14:35:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13841,51 +13841,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 31.7.2026 9:54:23</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 20.8.2026 14:35:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15472,51 +15472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 31.7.2026 9:54:23</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 20.8.2026 14:35:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17812,51 +17812,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 31.7.2026 9:54:23</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 20.8.2026 14:35:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18329,84 +18329,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vodovody a kanalizace Beroun, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 31.7.2026 9:54:23</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 20.8.2026 14:35:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="764C683A"/>
+    <w:nsid w:val="29B8B2AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18492,51 +18492,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AEE213E"/>
+    <w:nsid w:val="17B841FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18622,51 +18622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4F0F7605"/>
+    <w:nsid w:val="5FC66C90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>