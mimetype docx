--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AA4334C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AA4334C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AA4334C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4197AAE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4197AAE8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4197AAE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 20.8.2026 14:35:34</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 9.9.2026 19:24:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 20.8.2026 14:35:34</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 9.9.2026 19:24:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 20.8.2026 14:35:34</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 9.9.2026 19:24:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4341,51 +4341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 20.8.2026 14:35:34</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 9.9.2026 19:24:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13841,51 +13841,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 20.8.2026 14:35:34</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 9.9.2026 19:24:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15472,51 +15472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 20.8.2026 14:35:34</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 9.9.2026 19:24:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17812,51 +17812,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 20.8.2026 14:35:34</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 9.9.2026 19:24:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18329,84 +18329,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vodovody a kanalizace Beroun, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní montér/montérka kanalizací, 20.8.2026 14:35:34</w:t>
+        <w:t>Provozní montér/montérka kanalizací, 9.9.2026 19:24:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="29B8B2AD"/>
+    <w:nsid w:val="740375D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18492,51 +18492,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17B841FE"/>
+    <w:nsid w:val="355EF1CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18622,51 +18622,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5FC66C90"/>
+    <w:nsid w:val="098FA633"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>