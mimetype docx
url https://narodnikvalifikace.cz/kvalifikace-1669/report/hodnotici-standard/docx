--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2ECAEA6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2ECAEA6B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2ECAEA6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74B1D0A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74B1D0A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74B1D0A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.4.2026 1:56:22</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 7.5.2026 18:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.4.2026 1:56:22</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 7.5.2026 18:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.4.2026 1:56:22</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 7.5.2026 18:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.4.2026 1:56:22</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 7.5.2026 18:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4880,51 +4880,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.4.2026 1:56:22</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 7.5.2026 18:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6669,51 +6669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.4.2026 1:56:22</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 7.5.2026 18:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7693,51 +7693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.4.2026 1:56:22</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 7.5.2026 18:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8873,51 +8873,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.4.2026 1:56:22</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 7.5.2026 18:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9502,84 +9502,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.4.2026 1:56:22</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 7.5.2026 18:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="471983DA"/>
+    <w:nsid w:val="5310F97E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9665,51 +9665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7374628B"/>
+    <w:nsid w:val="771DB449"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9795,51 +9795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="779F45A4"/>
+    <w:nsid w:val="501774BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9925,51 +9925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3E11A403"/>
+    <w:nsid w:val="6FC7AD66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10055,51 +10055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="716C9697"/>
+    <w:nsid w:val="137EF696"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10185,51 +10185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1FFFF295"/>
+    <w:nsid w:val="103CFA4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10315,51 +10315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3C1E6DA1"/>
+    <w:nsid w:val="6B771E42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10445,51 +10445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="078188BA"/>
+    <w:nsid w:val="41CF57FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10575,51 +10575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1871D179"/>
+    <w:nsid w:val="406F1F16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10705,51 +10705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="16FDEDB9"/>
+    <w:nsid w:val="6012E324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10835,51 +10835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="06B9BB12"/>
+    <w:nsid w:val="6A123370"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10965,51 +10965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="54231911"/>
+    <w:nsid w:val="1C756F6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>