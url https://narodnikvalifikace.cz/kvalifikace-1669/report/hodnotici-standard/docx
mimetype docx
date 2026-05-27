--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74B1D0A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74B1D0A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74B1D0A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R771A0C63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR771A0C63" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR771A0C63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 7.5.2026 18:09:13</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 0:12:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 7.5.2026 18:09:13</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 0:12:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 7.5.2026 18:09:13</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 0:12:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 7.5.2026 18:09:13</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 0:12:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4880,51 +4880,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 7.5.2026 18:09:13</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 0:12:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6669,51 +6669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 7.5.2026 18:09:13</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 0:12:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7693,51 +7693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 7.5.2026 18:09:13</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 0:12:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8873,51 +8873,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 7.5.2026 18:09:13</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 0:12:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9502,84 +9502,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 7.5.2026 18:09:13</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 0:12:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5310F97E"/>
+    <w:nsid w:val="71304E88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9665,51 +9665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="771DB449"/>
+    <w:nsid w:val="016161B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9795,51 +9795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="501774BF"/>
+    <w:nsid w:val="08B17DAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9925,51 +9925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6FC7AD66"/>
+    <w:nsid w:val="1DD8BBBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10055,51 +10055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="137EF696"/>
+    <w:nsid w:val="0F3A0815"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10185,51 +10185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="103CFA4B"/>
+    <w:nsid w:val="01FAB4E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10315,51 +10315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6B771E42"/>
+    <w:nsid w:val="29B94FB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10445,51 +10445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="41CF57FE"/>
+    <w:nsid w:val="57E13BAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10575,51 +10575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="406F1F16"/>
+    <w:nsid w:val="104BAF79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10705,51 +10705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="6012E324"/>
+    <w:nsid w:val="582B62AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10835,51 +10835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="6A123370"/>
+    <w:nsid w:val="21EB5BAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10965,51 +10965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="1C756F6F"/>
+    <w:nsid w:val="3A6FD576"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>