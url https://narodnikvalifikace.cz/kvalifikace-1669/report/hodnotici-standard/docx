--- v2 (2026-05-27)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R771A0C63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR771A0C63" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR771A0C63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE495336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE495336" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE495336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 0:12:56</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 1:24:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 0:12:56</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 1:24:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 0:12:56</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 1:24:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 0:12:56</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 1:24:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4880,51 +4880,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 0:12:56</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 1:24:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6669,51 +6669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 0:12:56</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 1:24:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7693,51 +7693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 0:12:56</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 1:24:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8873,51 +8873,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 0:12:56</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 1:24:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9502,84 +9502,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 0:12:56</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 1:24:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="71304E88"/>
+    <w:nsid w:val="47D03C5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9665,51 +9665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="016161B9"/>
+    <w:nsid w:val="045BE03F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9795,51 +9795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="08B17DAF"/>
+    <w:nsid w:val="38E15253"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9925,51 +9925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1DD8BBBB"/>
+    <w:nsid w:val="175FDA12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10055,51 +10055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0F3A0815"/>
+    <w:nsid w:val="7CAA60C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10185,51 +10185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="01FAB4E0"/>
+    <w:nsid w:val="4994546A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10315,51 +10315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="29B94FB4"/>
+    <w:nsid w:val="47CCC694"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10445,51 +10445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="57E13BAA"/>
+    <w:nsid w:val="04536D4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10575,51 +10575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="104BAF79"/>
+    <w:nsid w:val="26AF777F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10705,51 +10705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="582B62AF"/>
+    <w:nsid w:val="3FBECE46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10835,51 +10835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="21EB5BAE"/>
+    <w:nsid w:val="2A78DD08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10965,51 +10965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="3A6FD576"/>
+    <w:nsid w:val="08CE1BA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>