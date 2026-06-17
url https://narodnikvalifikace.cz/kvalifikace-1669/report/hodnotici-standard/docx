--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE495336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE495336" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE495336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52FD0B08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52FD0B08" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52FD0B08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 1:24:41</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 9:38:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 1:24:41</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 9:38:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 1:24:41</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 9:38:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 1:24:41</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 9:38:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4880,51 +4880,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 1:24:41</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 9:38:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6669,51 +6669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 1:24:41</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 9:38:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7693,51 +7693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 1:24:41</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 9:38:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8873,51 +8873,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 1:24:41</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 9:38:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9502,84 +9502,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 1:24:41</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 9:38:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="47D03C5C"/>
+    <w:nsid w:val="6AFD6F7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9665,51 +9665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="045BE03F"/>
+    <w:nsid w:val="1D86E4C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9795,51 +9795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="38E15253"/>
+    <w:nsid w:val="0E4C125B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9925,51 +9925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="175FDA12"/>
+    <w:nsid w:val="7828DA7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10055,51 +10055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7CAA60C9"/>
+    <w:nsid w:val="64B6B416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10185,51 +10185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4994546A"/>
+    <w:nsid w:val="3740929E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10315,51 +10315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="47CCC694"/>
+    <w:nsid w:val="4AE1744D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10445,51 +10445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="04536D4D"/>
+    <w:nsid w:val="06A87167"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10575,51 +10575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="26AF777F"/>
+    <w:nsid w:val="5EA99C37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10705,51 +10705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="3FBECE46"/>
+    <w:nsid w:val="26C1CE0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10835,51 +10835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="2A78DD08"/>
+    <w:nsid w:val="52589F66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10965,51 +10965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="08CE1BA4"/>
+    <w:nsid w:val="3C22A51A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>