--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52FD0B08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52FD0B08" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52FD0B08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2762E70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2762E70" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2762E70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 9:38:33</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 11:21:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 9:38:33</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 11:21:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 9:38:33</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 11:21:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 9:38:33</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 11:21:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4880,51 +4880,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 9:38:33</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 11:21:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6669,51 +6669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 9:38:33</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 11:21:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7693,51 +7693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 9:38:33</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 11:21:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8873,51 +8873,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 9:38:33</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 11:21:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9502,84 +9502,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 9:38:33</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 11:21:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6AFD6F7A"/>
+    <w:nsid w:val="7DBA3895"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9665,51 +9665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D86E4C1"/>
+    <w:nsid w:val="7F8EB3B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9795,51 +9795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0E4C125B"/>
+    <w:nsid w:val="4C643955"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9925,51 +9925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7828DA7D"/>
+    <w:nsid w:val="44E71AA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10055,51 +10055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="64B6B416"/>
+    <w:nsid w:val="30DA3427"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10185,51 +10185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3740929E"/>
+    <w:nsid w:val="61110A40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10315,51 +10315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4AE1744D"/>
+    <w:nsid w:val="71A19E1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10445,51 +10445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="06A87167"/>
+    <w:nsid w:val="710B341C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10575,51 +10575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5EA99C37"/>
+    <w:nsid w:val="0D05A149"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10705,51 +10705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="26C1CE0A"/>
+    <w:nsid w:val="4FFEC35B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10835,51 +10835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="52589F66"/>
+    <w:nsid w:val="126F0311"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10965,51 +10965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="3C22A51A"/>
+    <w:nsid w:val="7E2763B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>