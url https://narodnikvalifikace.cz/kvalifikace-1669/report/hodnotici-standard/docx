--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2762E70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2762E70" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2762E70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4146FD7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4146FD7D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4146FD7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 11:21:10</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 7.7.2026 13:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 11:21:10</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 7.7.2026 13:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 11:21:10</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 7.7.2026 13:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 11:21:10</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 7.7.2026 13:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4880,51 +4880,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 11:21:10</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 7.7.2026 13:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6669,51 +6669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 11:21:10</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 7.7.2026 13:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7693,51 +7693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 11:21:10</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 7.7.2026 13:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8873,51 +8873,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 11:21:10</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 7.7.2026 13:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9502,84 +9502,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 11:21:10</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 7.7.2026 13:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7DBA3895"/>
+    <w:nsid w:val="1C1DA66E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9665,51 +9665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F8EB3B7"/>
+    <w:nsid w:val="141C9734"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9795,51 +9795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C643955"/>
+    <w:nsid w:val="153E9450"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9925,51 +9925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="44E71AA3"/>
+    <w:nsid w:val="7A0D7D59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10055,51 +10055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="30DA3427"/>
+    <w:nsid w:val="25DC181C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10185,51 +10185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="61110A40"/>
+    <w:nsid w:val="64C0085D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10315,51 +10315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="71A19E1A"/>
+    <w:nsid w:val="41AF92C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10445,51 +10445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="710B341C"/>
+    <w:nsid w:val="712CF6C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10575,51 +10575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="0D05A149"/>
+    <w:nsid w:val="0FD87C28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10705,51 +10705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="4FFEC35B"/>
+    <w:nsid w:val="1D8C8E29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10835,51 +10835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="126F0311"/>
+    <w:nsid w:val="02004C36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10965,51 +10965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="7E2763B5"/>
+    <w:nsid w:val="159A7531"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>