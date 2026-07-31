--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4146FD7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4146FD7D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4146FD7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F39F8B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F39F8B0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F39F8B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 7.7.2026 13:44:15</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 9:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 7.7.2026 13:44:15</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 9:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 7.7.2026 13:44:15</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 9:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 7.7.2026 13:44:15</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 9:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4880,51 +4880,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 7.7.2026 13:44:15</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 9:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6669,51 +6669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 7.7.2026 13:44:15</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 9:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7693,51 +7693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 7.7.2026 13:44:15</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 9:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8873,51 +8873,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 7.7.2026 13:44:15</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 9:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9502,84 +9502,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 7.7.2026 13:44:15</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 9:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C1DA66E"/>
+    <w:nsid w:val="266A0155"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9665,51 +9665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="141C9734"/>
+    <w:nsid w:val="555F35B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9795,51 +9795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="153E9450"/>
+    <w:nsid w:val="25FA5F95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9925,51 +9925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7A0D7D59"/>
+    <w:nsid w:val="62508FC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10055,51 +10055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="25DC181C"/>
+    <w:nsid w:val="6BE0D5BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10185,51 +10185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="64C0085D"/>
+    <w:nsid w:val="0FFE1F6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10315,51 +10315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="41AF92C1"/>
+    <w:nsid w:val="30A77B83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10445,51 +10445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="712CF6C5"/>
+    <w:nsid w:val="0639914B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10575,51 +10575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="0FD87C28"/>
+    <w:nsid w:val="175FDB3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10705,51 +10705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="1D8C8E29"/>
+    <w:nsid w:val="3671D625"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10835,51 +10835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="02004C36"/>
+    <w:nsid w:val="2D49ACF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10965,51 +10965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="159A7531"/>
+    <w:nsid w:val="48F51642"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>