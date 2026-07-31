--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F39F8B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F39F8B0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F39F8B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56E68463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56E68463" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56E68463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 9:54:21</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 11:10:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 9:54:21</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 11:10:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 9:54:21</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 11:10:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 9:54:21</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 11:10:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4880,51 +4880,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 9:54:21</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 11:10:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6669,51 +6669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 9:54:21</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 11:10:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7693,51 +7693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 9:54:21</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 11:10:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8873,51 +8873,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 9:54:21</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 11:10:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9502,84 +9502,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 9:54:21</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 11:10:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="266A0155"/>
+    <w:nsid w:val="24342B86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9665,51 +9665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="555F35B3"/>
+    <w:nsid w:val="5DA82C4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9795,51 +9795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25FA5F95"/>
+    <w:nsid w:val="37A093ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9925,51 +9925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="62508FC0"/>
+    <w:nsid w:val="61BC2BFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10055,51 +10055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6BE0D5BD"/>
+    <w:nsid w:val="34138F59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10185,51 +10185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0FFE1F6F"/>
+    <w:nsid w:val="181B69D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10315,51 +10315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="30A77B83"/>
+    <w:nsid w:val="18A71710"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10445,51 +10445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0639914B"/>
+    <w:nsid w:val="264C370B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10575,51 +10575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="175FDB3A"/>
+    <w:nsid w:val="3742A047"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10705,51 +10705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="3671D625"/>
+    <w:nsid w:val="0FD13DD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10835,51 +10835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="2D49ACF5"/>
+    <w:nsid w:val="4AD69CC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10965,51 +10965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="48F51642"/>
+    <w:nsid w:val="0009DDC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>