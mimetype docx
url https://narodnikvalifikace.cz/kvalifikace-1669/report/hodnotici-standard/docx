--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56E68463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56E68463" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56E68463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77827F78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77827F78" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77827F78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 11:10:23</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 20.8.2026 14:35:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 11:10:23</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 20.8.2026 14:35:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 11:10:23</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 20.8.2026 14:35:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 11:10:23</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 20.8.2026 14:35:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4880,51 +4880,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 11:10:23</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 20.8.2026 14:35:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6669,51 +6669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 11:10:23</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 20.8.2026 14:35:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7693,51 +7693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 11:10:23</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 20.8.2026 14:35:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8873,51 +8873,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 11:10:23</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 20.8.2026 14:35:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9502,84 +9502,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 11:10:23</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 20.8.2026 14:35:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="24342B86"/>
+    <w:nsid w:val="2E920B57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9665,51 +9665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DA82C4D"/>
+    <w:nsid w:val="7558E1ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9795,51 +9795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="37A093ED"/>
+    <w:nsid w:val="1B5291E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9925,51 +9925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="61BC2BFD"/>
+    <w:nsid w:val="7A4A7C13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10055,51 +10055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="34138F59"/>
+    <w:nsid w:val="165568BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10185,51 +10185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="181B69D2"/>
+    <w:nsid w:val="443BA419"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10315,51 +10315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="18A71710"/>
+    <w:nsid w:val="48D26EBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10445,51 +10445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="264C370B"/>
+    <w:nsid w:val="517F6392"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10575,51 +10575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="3742A047"/>
+    <w:nsid w:val="72F175A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10705,51 +10705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0FD13DD1"/>
+    <w:nsid w:val="6DD8D1AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10835,51 +10835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="4AD69CC4"/>
+    <w:nsid w:val="58392798"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10965,51 +10965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="0009DDC8"/>
+    <w:nsid w:val="407D219F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>