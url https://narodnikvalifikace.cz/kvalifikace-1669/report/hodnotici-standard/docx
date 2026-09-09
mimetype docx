--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77827F78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77827F78" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77827F78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D31DCB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D31DCB1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D31DCB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 20.8.2026 14:35:26</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 9.9.2026 19:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 20.8.2026 14:35:26</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 9.9.2026 19:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 20.8.2026 14:35:26</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 9.9.2026 19:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 20.8.2026 14:35:26</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 9.9.2026 19:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4880,51 +4880,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 20.8.2026 14:35:26</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 9.9.2026 19:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6669,51 +6669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 20.8.2026 14:35:26</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 9.9.2026 19:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7693,51 +7693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 20.8.2026 14:35:26</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 9.9.2026 19:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8873,51 +8873,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 20.8.2026 14:35:26</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 9.9.2026 19:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9502,84 +9502,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 20.8.2026 14:35:26</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 9.9.2026 19:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2E920B57"/>
+    <w:nsid w:val="420FDDDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9665,51 +9665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7558E1ED"/>
+    <w:nsid w:val="5B74E076"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9795,51 +9795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B5291E7"/>
+    <w:nsid w:val="7E658FC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9925,51 +9925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7A4A7C13"/>
+    <w:nsid w:val="1F73E16C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10055,51 +10055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="165568BC"/>
+    <w:nsid w:val="090331C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10185,51 +10185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="443BA419"/>
+    <w:nsid w:val="505EC627"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10315,51 +10315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="48D26EBE"/>
+    <w:nsid w:val="6C813B96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10445,51 +10445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="517F6392"/>
+    <w:nsid w:val="7076848A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10575,51 +10575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="72F175A2"/>
+    <w:nsid w:val="18304345"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10705,51 +10705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="6DD8D1AB"/>
+    <w:nsid w:val="0031C25E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10835,51 +10835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="58392798"/>
+    <w:nsid w:val="49820579"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10965,51 +10965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="407D219F"/>
+    <w:nsid w:val="463C8AB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>