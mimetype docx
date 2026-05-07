--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21ECDFD9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21ECDFD9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21ECDFD9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FAE00A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FAE00A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FAE00A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.4.2026 0:28:53</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 7.5.2026 18:09:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2700,51 +2700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.4.2026 0:28:53</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 7.5.2026 18:09:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3385,84 +3385,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.4.2026 0:28:53</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 7.5.2026 18:09:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="512DC0DC"/>
+    <w:nsid w:val="50FDAE82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3548,51 +3548,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F11F3D8"/>
+    <w:nsid w:val="72F7E50A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3678,51 +3678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0E49C0F8"/>
+    <w:nsid w:val="2D4E48CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3808,51 +3808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="591160FB"/>
+    <w:nsid w:val="00B3231D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3938,51 +3938,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="37B50C08"/>
+    <w:nsid w:val="58CAD915"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4068,51 +4068,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6F3C9436"/>
+    <w:nsid w:val="6C98FE8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4198,51 +4198,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="49756ECC"/>
+    <w:nsid w:val="69FB7C4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4328,51 +4328,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2A3C9A03"/>
+    <w:nsid w:val="721D4AC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4458,51 +4458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="6A0C2DDB"/>
+    <w:nsid w:val="234D8C6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4588,51 +4588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="759110F3"/>
+    <w:nsid w:val="256E5A30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>