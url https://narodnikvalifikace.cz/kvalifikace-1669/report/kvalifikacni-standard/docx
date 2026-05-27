--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FAE00A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FAE00A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FAE00A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R710374D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR710374D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR710374D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 7.5.2026 18:09:49</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 0:12:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2700,51 +2700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 7.5.2026 18:09:49</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 0:12:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3385,84 +3385,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 7.5.2026 18:09:49</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 0:12:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="50FDAE82"/>
+    <w:nsid w:val="123A045B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3548,51 +3548,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72F7E50A"/>
+    <w:nsid w:val="1A9B1166"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3678,51 +3678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D4E48CC"/>
+    <w:nsid w:val="1414741C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3808,51 +3808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="00B3231D"/>
+    <w:nsid w:val="321D4FE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3938,51 +3938,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="58CAD915"/>
+    <w:nsid w:val="5C020BB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4068,51 +4068,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6C98FE8D"/>
+    <w:nsid w:val="41DC4CC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4198,51 +4198,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="69FB7C4D"/>
+    <w:nsid w:val="5088EEBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4328,51 +4328,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="721D4AC7"/>
+    <w:nsid w:val="6152AA76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4458,51 +4458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="234D8C6D"/>
+    <w:nsid w:val="765CA9C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4588,51 +4588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="256E5A30"/>
+    <w:nsid w:val="0E5ADCFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>