--- v2 (2026-05-27)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R710374D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR710374D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR710374D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D19D342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D19D342" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D19D342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 0:12:19</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 1:24:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2700,51 +2700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 0:12:19</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 1:24:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3385,84 +3385,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 0:12:19</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 1:24:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="123A045B"/>
+    <w:nsid w:val="5F22347B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3548,51 +3548,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A9B1166"/>
+    <w:nsid w:val="2DA7673A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3678,51 +3678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1414741C"/>
+    <w:nsid w:val="5100C406"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3808,51 +3808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="321D4FE7"/>
+    <w:nsid w:val="79C9D994"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3938,51 +3938,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5C020BB8"/>
+    <w:nsid w:val="718ACA26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4068,51 +4068,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="41DC4CC2"/>
+    <w:nsid w:val="584BE317"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4198,51 +4198,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5088EEBE"/>
+    <w:nsid w:val="4AC17C3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4328,51 +4328,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6152AA76"/>
+    <w:nsid w:val="1D0FEA09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4458,51 +4458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="765CA9C9"/>
+    <w:nsid w:val="7908A839"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4588,51 +4588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0E5ADCFA"/>
+    <w:nsid w:val="266DAE73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>