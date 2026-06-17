--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D19D342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D19D342" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D19D342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E1207EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E1207EB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E1207EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 1:24:38</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 9:39:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2700,51 +2700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 1:24:38</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 9:39:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3385,84 +3385,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 28.5.2026 1:24:38</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 9:39:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5F22347B"/>
+    <w:nsid w:val="54077FE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3548,51 +3548,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DA7673A"/>
+    <w:nsid w:val="5A88F76A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3678,51 +3678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5100C406"/>
+    <w:nsid w:val="4DD04573"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3808,51 +3808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="79C9D994"/>
+    <w:nsid w:val="091E8B10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3938,51 +3938,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="718ACA26"/>
+    <w:nsid w:val="0C1AD85B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4068,51 +4068,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="584BE317"/>
+    <w:nsid w:val="4F0692CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4198,51 +4198,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4AC17C3A"/>
+    <w:nsid w:val="20929E03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4328,51 +4328,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1D0FEA09"/>
+    <w:nsid w:val="5A5266D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4458,51 +4458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7908A839"/>
+    <w:nsid w:val="53402533"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4588,51 +4588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="266DAE73"/>
+    <w:nsid w:val="42876209"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>