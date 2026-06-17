--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E1207EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E1207EB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E1207EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E787AD4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E787AD4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E787AD4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 9:39:05</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 11:22:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2700,51 +2700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 9:39:05</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 11:22:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3385,84 +3385,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 9:39:05</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 11:22:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="54077FE1"/>
+    <w:nsid w:val="50F79CEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3548,51 +3548,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A88F76A"/>
+    <w:nsid w:val="0894A551"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3678,51 +3678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4DD04573"/>
+    <w:nsid w:val="23ECC055"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3808,51 +3808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="091E8B10"/>
+    <w:nsid w:val="40130BC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3938,51 +3938,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0C1AD85B"/>
+    <w:nsid w:val="72F06C42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4068,51 +4068,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4F0692CD"/>
+    <w:nsid w:val="41C58249"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4198,51 +4198,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="20929E03"/>
+    <w:nsid w:val="20BA6A55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4328,51 +4328,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5A5266D0"/>
+    <w:nsid w:val="20217D58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4458,51 +4458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="53402533"/>
+    <w:nsid w:val="2AE9746C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4588,51 +4588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="42876209"/>
+    <w:nsid w:val="49C24A5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>