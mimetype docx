--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E787AD4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E787AD4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E787AD4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1BD1E972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1BD1E972" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1BD1E972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 11:22:13</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 7.7.2026 13:44:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2700,51 +2700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 11:22:13</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 7.7.2026 13:44:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3385,84 +3385,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 17.6.2026 11:22:13</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 7.7.2026 13:44:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="50F79CEA"/>
+    <w:nsid w:val="60D0DD04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3548,51 +3548,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0894A551"/>
+    <w:nsid w:val="16A6CBF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3678,51 +3678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="23ECC055"/>
+    <w:nsid w:val="2918A742"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3808,51 +3808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="40130BC8"/>
+    <w:nsid w:val="7E87F746"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3938,51 +3938,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="72F06C42"/>
+    <w:nsid w:val="7AC65937"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4068,51 +4068,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="41C58249"/>
+    <w:nsid w:val="285A9AA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4198,51 +4198,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="20BA6A55"/>
+    <w:nsid w:val="075A3667"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4328,51 +4328,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="20217D58"/>
+    <w:nsid w:val="58A96A4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4458,51 +4458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="2AE9746C"/>
+    <w:nsid w:val="2D5CD19C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4588,51 +4588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="49C24A5C"/>
+    <w:nsid w:val="197F7FD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>