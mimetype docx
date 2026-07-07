--- v6 (2026-07-07)
+++ v7 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1BD1E972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1BD1E972" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1BD1E972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9CF0223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9CF0223" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9CF0223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 7.7.2026 13:44:05</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 7.7.2026 15:03:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2700,51 +2700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 7.7.2026 13:44:05</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 7.7.2026 15:03:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3385,84 +3385,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 7.7.2026 13:44:05</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 7.7.2026 15:03:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="60D0DD04"/>
+    <w:nsid w:val="5FBE7830"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3548,51 +3548,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16A6CBF2"/>
+    <w:nsid w:val="3FCF6F4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3678,51 +3678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2918A742"/>
+    <w:nsid w:val="5FFC56C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3808,51 +3808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7E87F746"/>
+    <w:nsid w:val="580069E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3938,51 +3938,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7AC65937"/>
+    <w:nsid w:val="54C56E8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4068,51 +4068,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="285A9AA7"/>
+    <w:nsid w:val="27FF2E44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4198,51 +4198,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="075A3667"/>
+    <w:nsid w:val="5824D720"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4328,51 +4328,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="58A96A4E"/>
+    <w:nsid w:val="270B0CAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4458,51 +4458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="2D5CD19C"/>
+    <w:nsid w:val="5022F684"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4588,51 +4588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="197F7FD4"/>
+    <w:nsid w:val="6812465D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>