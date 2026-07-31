--- v7 (2026-07-07)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9CF0223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9CF0223" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9CF0223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14F0BA46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14F0BA46" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14F0BA46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 7.7.2026 15:03:22</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 9:54:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2700,51 +2700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 7.7.2026 15:03:22</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 9:54:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3385,84 +3385,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 7.7.2026 15:03:22</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 9:54:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5FBE7830"/>
+    <w:nsid w:val="56B34EE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3548,51 +3548,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FCF6F4D"/>
+    <w:nsid w:val="48C61BED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3678,51 +3678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5FFC56C4"/>
+    <w:nsid w:val="3982EE4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3808,51 +3808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="580069E8"/>
+    <w:nsid w:val="543A43F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3938,51 +3938,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="54C56E8F"/>
+    <w:nsid w:val="14228434"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4068,51 +4068,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="27FF2E44"/>
+    <w:nsid w:val="2E489D99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4198,51 +4198,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5824D720"/>
+    <w:nsid w:val="47E89151"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4328,51 +4328,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="270B0CAC"/>
+    <w:nsid w:val="12FF2BBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4458,51 +4458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5022F684"/>
+    <w:nsid w:val="3A995D3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4588,51 +4588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="6812465D"/>
+    <w:nsid w:val="7DB14232"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>