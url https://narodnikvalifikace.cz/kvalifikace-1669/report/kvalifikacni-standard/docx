--- v8 (2026-07-31)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14F0BA46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14F0BA46" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14F0BA46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50A4B2B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50A4B2B0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50A4B2B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 9:54:14</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 11:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2700,51 +2700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 9:54:14</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 11:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3385,84 +3385,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 9:54:14</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 11:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="56B34EE8"/>
+    <w:nsid w:val="4C25E676"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3548,51 +3548,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48C61BED"/>
+    <w:nsid w:val="741B7F00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3678,51 +3678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3982EE4B"/>
+    <w:nsid w:val="73D8B311"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3808,51 +3808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="543A43F7"/>
+    <w:nsid w:val="5CBB1D06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3938,51 +3938,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="14228434"/>
+    <w:nsid w:val="6EEB335F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4068,51 +4068,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2E489D99"/>
+    <w:nsid w:val="0B131432"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4198,51 +4198,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="47E89151"/>
+    <w:nsid w:val="0EA4BB27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4328,51 +4328,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="12FF2BBB"/>
+    <w:nsid w:val="3702932F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4458,51 +4458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="3A995D3D"/>
+    <w:nsid w:val="385DD452"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4588,51 +4588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="7DB14232"/>
+    <w:nsid w:val="1702229E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>