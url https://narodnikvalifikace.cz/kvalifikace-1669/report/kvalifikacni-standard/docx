--- v9 (2026-07-31)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50A4B2B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50A4B2B0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50A4B2B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44E864ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44E864ED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44E864ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 11:10:09</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 20.8.2026 12:36:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2700,51 +2700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 11:10:09</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 20.8.2026 12:36:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3385,84 +3385,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 31.7.2026 11:10:09</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 20.8.2026 12:36:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C25E676"/>
+    <w:nsid w:val="1DAEE694"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3548,51 +3548,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="741B7F00"/>
+    <w:nsid w:val="57AEACAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3678,51 +3678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="73D8B311"/>
+    <w:nsid w:val="6607F7E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3808,51 +3808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5CBB1D06"/>
+    <w:nsid w:val="72D7F46C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3938,51 +3938,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6EEB335F"/>
+    <w:nsid w:val="786611D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4068,51 +4068,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0B131432"/>
+    <w:nsid w:val="38A48376"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4198,51 +4198,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0EA4BB27"/>
+    <w:nsid w:val="60315DEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4328,51 +4328,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3702932F"/>
+    <w:nsid w:val="7620F026"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4458,51 +4458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="385DD452"/>
+    <w:nsid w:val="3958085F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4588,51 +4588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="1702229E"/>
+    <w:nsid w:val="733848F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>