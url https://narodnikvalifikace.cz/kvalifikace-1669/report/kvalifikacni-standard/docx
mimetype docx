--- v10 (2026-08-20)
+++ v11 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44E864ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44E864ED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44E864ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29B1C6CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29B1C6CC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29B1C6CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 20.8.2026 12:36:48</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 20.8.2026 15:42:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2700,51 +2700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 20.8.2026 12:36:48</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 20.8.2026 15:42:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3385,84 +3385,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 20.8.2026 12:36:48</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 20.8.2026 15:42:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1DAEE694"/>
+    <w:nsid w:val="2884EBA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3548,51 +3548,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57AEACAA"/>
+    <w:nsid w:val="35D8C793"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3678,51 +3678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6607F7E0"/>
+    <w:nsid w:val="5E9AAB08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3808,51 +3808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="72D7F46C"/>
+    <w:nsid w:val="03E643A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3938,51 +3938,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="786611D0"/>
+    <w:nsid w:val="346FC80A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4068,51 +4068,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="38A48376"/>
+    <w:nsid w:val="3F68646B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4198,51 +4198,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="60315DEE"/>
+    <w:nsid w:val="1F8B6442"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4328,51 +4328,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7620F026"/>
+    <w:nsid w:val="2AC707AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4458,51 +4458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="3958085F"/>
+    <w:nsid w:val="57CD878F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4588,51 +4588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="733848F8"/>
+    <w:nsid w:val="0EE7F0E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>