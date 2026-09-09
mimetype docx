--- v11 (2026-08-20)
+++ v12 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29B1C6CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29B1C6CC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29B1C6CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BB71CE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BB71CE4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BB71CE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 20.8.2026 15:42:11</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 9.9.2026 19:07:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2700,51 +2700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 20.8.2026 15:42:11</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 9.9.2026 19:07:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3385,84 +3385,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka odpadních vod, 20.8.2026 15:42:11</w:t>
+        <w:t>Technolog/technoložka odpadních vod, 9.9.2026 19:07:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2884EBA1"/>
+    <w:nsid w:val="0226832C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3548,51 +3548,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35D8C793"/>
+    <w:nsid w:val="35E842B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3678,51 +3678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5E9AAB08"/>
+    <w:nsid w:val="02D7FEBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3808,51 +3808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="03E643A8"/>
+    <w:nsid w:val="69A8C416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3938,51 +3938,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="346FC80A"/>
+    <w:nsid w:val="23837046"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4068,51 +4068,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3F68646B"/>
+    <w:nsid w:val="432C2A7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4198,51 +4198,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1F8B6442"/>
+    <w:nsid w:val="58A0507C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4328,51 +4328,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2AC707AF"/>
+    <w:nsid w:val="5A0A3B16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4458,51 +4458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="57CD878F"/>
+    <w:nsid w:val="121E45AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4588,51 +4588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0EE7F0E3"/>
+    <w:nsid w:val="14336EC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>