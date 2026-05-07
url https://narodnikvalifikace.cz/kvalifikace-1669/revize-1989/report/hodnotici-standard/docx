--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B16F3EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B16F3EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B16F3EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E380F85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E380F85" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E380F85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 17.4.2026 5:54:11</w:t>
+        <w:t>Technolog odpadních vod, 7.5.2026 17:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 17.4.2026 5:54:11</w:t>
+        <w:t>Technolog odpadních vod, 7.5.2026 17:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 17.4.2026 5:54:11</w:t>
+        <w:t>Technolog odpadních vod, 7.5.2026 17:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 17.4.2026 5:54:11</w:t>
+        <w:t>Technolog odpadních vod, 7.5.2026 17:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4880,51 +4880,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 17.4.2026 5:54:11</w:t>
+        <w:t>Technolog odpadních vod, 7.5.2026 17:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6669,51 +6669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 17.4.2026 5:54:11</w:t>
+        <w:t>Technolog odpadních vod, 7.5.2026 17:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7693,51 +7693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 17.4.2026 5:54:11</w:t>
+        <w:t>Technolog odpadních vod, 7.5.2026 17:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8873,51 +8873,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 17.4.2026 5:54:11</w:t>
+        <w:t>Technolog odpadních vod, 7.5.2026 17:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9502,84 +9502,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 17.4.2026 5:54:11</w:t>
+        <w:t>Technolog odpadních vod, 7.5.2026 17:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="77874F97"/>
+    <w:nsid w:val="3B253E3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9665,51 +9665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="666C50D8"/>
+    <w:nsid w:val="515EED95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9795,51 +9795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35A087D3"/>
+    <w:nsid w:val="55BF3288"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9925,51 +9925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="78843D01"/>
+    <w:nsid w:val="2FF86259"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10055,51 +10055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0E7AA78D"/>
+    <w:nsid w:val="5B7CF2AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10185,51 +10185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="43F615C7"/>
+    <w:nsid w:val="74230650"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10315,51 +10315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="07352750"/>
+    <w:nsid w:val="4904EC9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10445,51 +10445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="376F53E3"/>
+    <w:nsid w:val="5D2AFD71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10575,51 +10575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="19D5338F"/>
+    <w:nsid w:val="5A9A5AD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10705,51 +10705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="26E0AE98"/>
+    <w:nsid w:val="3B1CA0DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10835,51 +10835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="0EFAA2F2"/>
+    <w:nsid w:val="65C25EC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10965,51 +10965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="3D3EBC0D"/>
+    <w:nsid w:val="21399B6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>