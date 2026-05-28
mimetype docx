--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E380F85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E380F85" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E380F85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BDE0572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BDE0572" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BDE0572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 7.5.2026 17:57:04</w:t>
+        <w:t>Technolog odpadních vod, 28.5.2026 3:39:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 7.5.2026 17:57:04</w:t>
+        <w:t>Technolog odpadních vod, 28.5.2026 3:39:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 7.5.2026 17:57:04</w:t>
+        <w:t>Technolog odpadních vod, 28.5.2026 3:39:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 7.5.2026 17:57:04</w:t>
+        <w:t>Technolog odpadních vod, 28.5.2026 3:39:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4880,51 +4880,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 7.5.2026 17:57:04</w:t>
+        <w:t>Technolog odpadních vod, 28.5.2026 3:39:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6669,51 +6669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 7.5.2026 17:57:04</w:t>
+        <w:t>Technolog odpadních vod, 28.5.2026 3:39:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7693,51 +7693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 7.5.2026 17:57:04</w:t>
+        <w:t>Technolog odpadních vod, 28.5.2026 3:39:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8873,51 +8873,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 7.5.2026 17:57:04</w:t>
+        <w:t>Technolog odpadních vod, 28.5.2026 3:39:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9502,84 +9502,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 7.5.2026 17:57:04</w:t>
+        <w:t>Technolog odpadních vod, 28.5.2026 3:39:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3B253E3F"/>
+    <w:nsid w:val="49D639EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9665,51 +9665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="515EED95"/>
+    <w:nsid w:val="565A7822"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9795,51 +9795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="55BF3288"/>
+    <w:nsid w:val="26F7B347"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9925,51 +9925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2FF86259"/>
+    <w:nsid w:val="67400521"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10055,51 +10055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5B7CF2AC"/>
+    <w:nsid w:val="5535BB02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10185,51 +10185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="74230650"/>
+    <w:nsid w:val="4DEA039E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10315,51 +10315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4904EC9A"/>
+    <w:nsid w:val="288BB137"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10445,51 +10445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5D2AFD71"/>
+    <w:nsid w:val="73C9ED62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10575,51 +10575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5A9A5AD3"/>
+    <w:nsid w:val="547CDB1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10705,51 +10705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="3B1CA0DF"/>
+    <w:nsid w:val="0240A33E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10835,51 +10835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="65C25EC7"/>
+    <w:nsid w:val="1767B5E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10965,51 +10965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="21399B6E"/>
+    <w:nsid w:val="5001E360"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>