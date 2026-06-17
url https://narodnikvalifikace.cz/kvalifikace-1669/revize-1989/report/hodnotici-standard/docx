--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BDE0572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BDE0572" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BDE0572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCCA7DC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCCA7DC4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCCA7DC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 28.5.2026 3:39:05</w:t>
+        <w:t>Technolog odpadních vod, 17.6.2026 13:11:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 28.5.2026 3:39:05</w:t>
+        <w:t>Technolog odpadních vod, 17.6.2026 13:11:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 28.5.2026 3:39:05</w:t>
+        <w:t>Technolog odpadních vod, 17.6.2026 13:11:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 28.5.2026 3:39:05</w:t>
+        <w:t>Technolog odpadních vod, 17.6.2026 13:11:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4880,51 +4880,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 28.5.2026 3:39:05</w:t>
+        <w:t>Technolog odpadních vod, 17.6.2026 13:11:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6669,51 +6669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 28.5.2026 3:39:05</w:t>
+        <w:t>Technolog odpadních vod, 17.6.2026 13:11:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7693,51 +7693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 28.5.2026 3:39:05</w:t>
+        <w:t>Technolog odpadních vod, 17.6.2026 13:11:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8873,51 +8873,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 28.5.2026 3:39:05</w:t>
+        <w:t>Technolog odpadních vod, 17.6.2026 13:11:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9502,84 +9502,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 28.5.2026 3:39:05</w:t>
+        <w:t>Technolog odpadních vod, 17.6.2026 13:11:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="49D639EC"/>
+    <w:nsid w:val="60C3D908"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9665,51 +9665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="565A7822"/>
+    <w:nsid w:val="5E014327"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9795,51 +9795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26F7B347"/>
+    <w:nsid w:val="6B62E5FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9925,51 +9925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="67400521"/>
+    <w:nsid w:val="18A025E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10055,51 +10055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5535BB02"/>
+    <w:nsid w:val="01098217"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10185,51 +10185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4DEA039E"/>
+    <w:nsid w:val="1265F527"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10315,51 +10315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="288BB137"/>
+    <w:nsid w:val="7A5561EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10445,51 +10445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="73C9ED62"/>
+    <w:nsid w:val="193F9656"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10575,51 +10575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="547CDB1A"/>
+    <w:nsid w:val="41A5F366"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10705,51 +10705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0240A33E"/>
+    <w:nsid w:val="47B70D97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10835,51 +10835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="1767B5E0"/>
+    <w:nsid w:val="3BF24C10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10965,51 +10965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="5001E360"/>
+    <w:nsid w:val="2FA4D53C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>