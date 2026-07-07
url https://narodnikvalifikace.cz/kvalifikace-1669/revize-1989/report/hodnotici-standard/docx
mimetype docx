--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCCA7DC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCCA7DC4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCCA7DC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2ACFB4DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2ACFB4DF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2ACFB4DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 17.6.2026 13:11:23</w:t>
+        <w:t>Technolog odpadních vod, 7.7.2026 15:08:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 17.6.2026 13:11:23</w:t>
+        <w:t>Technolog odpadních vod, 7.7.2026 15:08:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 17.6.2026 13:11:23</w:t>
+        <w:t>Technolog odpadních vod, 7.7.2026 15:08:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 17.6.2026 13:11:23</w:t>
+        <w:t>Technolog odpadních vod, 7.7.2026 15:08:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4880,51 +4880,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 17.6.2026 13:11:23</w:t>
+        <w:t>Technolog odpadních vod, 7.7.2026 15:08:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6669,51 +6669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 17.6.2026 13:11:23</w:t>
+        <w:t>Technolog odpadních vod, 7.7.2026 15:08:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7693,51 +7693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 17.6.2026 13:11:23</w:t>
+        <w:t>Technolog odpadních vod, 7.7.2026 15:08:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8873,51 +8873,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 17.6.2026 13:11:23</w:t>
+        <w:t>Technolog odpadních vod, 7.7.2026 15:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9502,84 +9502,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 17.6.2026 13:11:23</w:t>
+        <w:t>Technolog odpadních vod, 7.7.2026 15:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="60C3D908"/>
+    <w:nsid w:val="36078DA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9665,51 +9665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E014327"/>
+    <w:nsid w:val="420EFF4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9795,51 +9795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6B62E5FE"/>
+    <w:nsid w:val="4E074A8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9925,51 +9925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="18A025E6"/>
+    <w:nsid w:val="468CF756"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10055,51 +10055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="01098217"/>
+    <w:nsid w:val="1E7FD6FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10185,51 +10185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1265F527"/>
+    <w:nsid w:val="0ED2FC06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10315,51 +10315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7A5561EE"/>
+    <w:nsid w:val="160D247A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10445,51 +10445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="193F9656"/>
+    <w:nsid w:val="1511FDF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10575,51 +10575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="41A5F366"/>
+    <w:nsid w:val="2EBA56CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10705,51 +10705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="47B70D97"/>
+    <w:nsid w:val="405EA977"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10835,51 +10835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="3BF24C10"/>
+    <w:nsid w:val="2C7C14F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10965,51 +10965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="2FA4D53C"/>
+    <w:nsid w:val="046FE54F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>