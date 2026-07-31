--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2ACFB4DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2ACFB4DF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2ACFB4DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A1F5942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A1F5942" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A1F5942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 7.7.2026 15:08:21</w:t>
+        <w:t>Technolog odpadních vod, 31.7.2026 18:06:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 7.7.2026 15:08:21</w:t>
+        <w:t>Technolog odpadních vod, 31.7.2026 18:06:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 7.7.2026 15:08:21</w:t>
+        <w:t>Technolog odpadních vod, 31.7.2026 18:06:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 7.7.2026 15:08:21</w:t>
+        <w:t>Technolog odpadních vod, 31.7.2026 18:06:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4880,51 +4880,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 7.7.2026 15:08:21</w:t>
+        <w:t>Technolog odpadních vod, 31.7.2026 18:06:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6669,51 +6669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 7.7.2026 15:08:21</w:t>
+        <w:t>Technolog odpadních vod, 31.7.2026 18:06:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7693,51 +7693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 7.7.2026 15:08:21</w:t>
+        <w:t>Technolog odpadních vod, 31.7.2026 18:06:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8873,51 +8873,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 7.7.2026 15:08:22</w:t>
+        <w:t>Technolog odpadních vod, 31.7.2026 18:06:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9502,84 +9502,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 7.7.2026 15:08:22</w:t>
+        <w:t>Technolog odpadních vod, 31.7.2026 18:06:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="36078DA7"/>
+    <w:nsid w:val="16A59F1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9665,51 +9665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="420EFF4B"/>
+    <w:nsid w:val="6E38E997"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9795,51 +9795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E074A8F"/>
+    <w:nsid w:val="2E396B41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9925,51 +9925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="468CF756"/>
+    <w:nsid w:val="6AC9E1E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10055,51 +10055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1E7FD6FD"/>
+    <w:nsid w:val="26824E11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10185,51 +10185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0ED2FC06"/>
+    <w:nsid w:val="65F21500"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10315,51 +10315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="160D247A"/>
+    <w:nsid w:val="3994C797"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10445,51 +10445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1511FDF8"/>
+    <w:nsid w:val="0FEC5E14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10575,51 +10575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="2EBA56CE"/>
+    <w:nsid w:val="10FDECD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10705,51 +10705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="405EA977"/>
+    <w:nsid w:val="0CBBF2CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10835,51 +10835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="2C7C14F6"/>
+    <w:nsid w:val="1AE9C377"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10965,51 +10965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="046FE54F"/>
+    <w:nsid w:val="6377EC31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>