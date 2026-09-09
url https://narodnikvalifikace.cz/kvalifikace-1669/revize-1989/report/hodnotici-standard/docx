--- v5 (2026-07-31)
+++ v6 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A1F5942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A1F5942" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A1F5942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67A3D772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67A3D772" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67A3D772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 31.7.2026 18:06:50</w:t>
+        <w:t>Technolog odpadních vod, 9.9.2026 22:04:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 31.7.2026 18:06:50</w:t>
+        <w:t>Technolog odpadních vod, 9.9.2026 22:04:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 31.7.2026 18:06:50</w:t>
+        <w:t>Technolog odpadních vod, 9.9.2026 22:04:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 31.7.2026 18:06:50</w:t>
+        <w:t>Technolog odpadních vod, 9.9.2026 22:04:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4880,51 +4880,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 31.7.2026 18:06:50</w:t>
+        <w:t>Technolog odpadních vod, 9.9.2026 22:04:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6669,51 +6669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 31.7.2026 18:06:50</w:t>
+        <w:t>Technolog odpadních vod, 9.9.2026 22:04:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7693,51 +7693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 31.7.2026 18:06:50</w:t>
+        <w:t>Technolog odpadních vod, 9.9.2026 22:04:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8873,51 +8873,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 31.7.2026 18:06:50</w:t>
+        <w:t>Technolog odpadních vod, 9.9.2026 22:04:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9502,84 +9502,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 31.7.2026 18:06:50</w:t>
+        <w:t>Technolog odpadních vod, 9.9.2026 22:04:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="16A59F1F"/>
+    <w:nsid w:val="350DB41D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9665,51 +9665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E38E997"/>
+    <w:nsid w:val="2F6EB95E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9795,51 +9795,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2E396B41"/>
+    <w:nsid w:val="65224120"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9925,51 +9925,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6AC9E1E5"/>
+    <w:nsid w:val="39DD307B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10055,51 +10055,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="26824E11"/>
+    <w:nsid w:val="60870A73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10185,51 +10185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="65F21500"/>
+    <w:nsid w:val="7283A654"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10315,51 +10315,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3994C797"/>
+    <w:nsid w:val="25E5B7AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10445,51 +10445,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0FEC5E14"/>
+    <w:nsid w:val="0D2FAFC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10575,51 +10575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="10FDECD7"/>
+    <w:nsid w:val="46B40477"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10705,51 +10705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0CBBF2CB"/>
+    <w:nsid w:val="68B40163"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10835,51 +10835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="1AE9C377"/>
+    <w:nsid w:val="05EB9647"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10965,51 +10965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="6377EC31"/>
+    <w:nsid w:val="55346481"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>