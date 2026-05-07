--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R504AF4A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR504AF4A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR504AF4A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AAC8549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AAC8549" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AAC8549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 17.4.2026 5:54:39</w:t>
+        <w:t>Technolog odpadních vod, 7.5.2026 17:56:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2700,51 +2700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 17.4.2026 5:54:39</w:t>
+        <w:t>Technolog odpadních vod, 7.5.2026 17:56:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3385,84 +3385,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 17.4.2026 5:54:39</w:t>
+        <w:t>Technolog odpadních vod, 7.5.2026 17:56:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1653911F"/>
+    <w:nsid w:val="2A9A1261"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3548,51 +3548,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="736D2C87"/>
+    <w:nsid w:val="27B5B8BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3678,51 +3678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6EFE3608"/>
+    <w:nsid w:val="6B001D7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3808,51 +3808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1917E7DA"/>
+    <w:nsid w:val="7D5BC69E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3938,51 +3938,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="19D28426"/>
+    <w:nsid w:val="21152766"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4068,51 +4068,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0A40880A"/>
+    <w:nsid w:val="33EE0A82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4198,51 +4198,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7A66D691"/>
+    <w:nsid w:val="3A13AFEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4328,51 +4328,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7408D340"/>
+    <w:nsid w:val="12DE518C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4458,51 +4458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="6D5D72D8"/>
+    <w:nsid w:val="0C43FEA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4588,51 +4588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="2022B92F"/>
+    <w:nsid w:val="08F8C459"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>