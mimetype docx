--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AAC8549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AAC8549" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AAC8549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E524D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E524D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E524D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 7.5.2026 17:56:46</w:t>
+        <w:t>Technolog odpadních vod, 28.5.2026 3:38:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2700,51 +2700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 7.5.2026 17:56:46</w:t>
+        <w:t>Technolog odpadních vod, 28.5.2026 3:38:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3385,84 +3385,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 7.5.2026 17:56:46</w:t>
+        <w:t>Technolog odpadních vod, 28.5.2026 3:38:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2A9A1261"/>
+    <w:nsid w:val="7E629F17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3548,51 +3548,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27B5B8BB"/>
+    <w:nsid w:val="66197774"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3678,51 +3678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6B001D7C"/>
+    <w:nsid w:val="19C0C71F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3808,51 +3808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7D5BC69E"/>
+    <w:nsid w:val="5A905F47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3938,51 +3938,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="21152766"/>
+    <w:nsid w:val="61308228"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4068,51 +4068,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="33EE0A82"/>
+    <w:nsid w:val="6D081B2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4198,51 +4198,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3A13AFEA"/>
+    <w:nsid w:val="0E9D6104"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4328,51 +4328,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="12DE518C"/>
+    <w:nsid w:val="5A4CF06B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4458,51 +4458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="0C43FEA6"/>
+    <w:nsid w:val="75A5FDD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4588,51 +4588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="08F8C459"/>
+    <w:nsid w:val="737DDB55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>