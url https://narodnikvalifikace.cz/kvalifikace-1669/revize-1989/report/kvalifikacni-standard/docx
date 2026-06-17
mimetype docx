--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E524D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E524D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E524D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7EC7723E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7EC7723E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7EC7723E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 28.5.2026 3:38:51</w:t>
+        <w:t>Technolog odpadních vod, 17.6.2026 13:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2700,51 +2700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 28.5.2026 3:38:51</w:t>
+        <w:t>Technolog odpadních vod, 17.6.2026 13:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3385,84 +3385,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 28.5.2026 3:38:51</w:t>
+        <w:t>Technolog odpadních vod, 17.6.2026 13:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E629F17"/>
+    <w:nsid w:val="0756AFC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3548,51 +3548,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66197774"/>
+    <w:nsid w:val="0C004BE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3678,51 +3678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19C0C71F"/>
+    <w:nsid w:val="594AADC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3808,51 +3808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A905F47"/>
+    <w:nsid w:val="1C66B402"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3938,51 +3938,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="61308228"/>
+    <w:nsid w:val="232387D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4068,51 +4068,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6D081B2C"/>
+    <w:nsid w:val="77260EEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4198,51 +4198,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0E9D6104"/>
+    <w:nsid w:val="67284F94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4328,51 +4328,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5A4CF06B"/>
+    <w:nsid w:val="2FF7BAA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4458,51 +4458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="75A5FDD5"/>
+    <w:nsid w:val="688EA71A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4588,51 +4588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="737DDB55"/>
+    <w:nsid w:val="49A10B5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>