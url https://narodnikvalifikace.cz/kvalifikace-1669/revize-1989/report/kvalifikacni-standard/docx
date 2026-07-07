--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7EC7723E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7EC7723E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7EC7723E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22EECCE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22EECCE1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22EECCE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 17.6.2026 13:10:05</w:t>
+        <w:t>Technolog odpadních vod, 7.7.2026 15:07:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2700,51 +2700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 17.6.2026 13:10:05</w:t>
+        <w:t>Technolog odpadních vod, 7.7.2026 15:07:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3385,84 +3385,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 17.6.2026 13:10:05</w:t>
+        <w:t>Technolog odpadních vod, 7.7.2026 15:07:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0756AFC0"/>
+    <w:nsid w:val="6749F384"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3548,51 +3548,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C004BE9"/>
+    <w:nsid w:val="3237D5D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3678,51 +3678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="594AADC7"/>
+    <w:nsid w:val="0A5F7F33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3808,51 +3808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1C66B402"/>
+    <w:nsid w:val="2F29DBE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3938,51 +3938,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="232387D4"/>
+    <w:nsid w:val="3A2AE2B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4068,51 +4068,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="77260EEE"/>
+    <w:nsid w:val="3A644B6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4198,51 +4198,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="67284F94"/>
+    <w:nsid w:val="5F28D068"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4328,51 +4328,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2FF7BAA1"/>
+    <w:nsid w:val="2B72434C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4458,51 +4458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="688EA71A"/>
+    <w:nsid w:val="794753EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4588,51 +4588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="49A10B5B"/>
+    <w:nsid w:val="63E9B82F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>