--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22EECCE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22EECCE1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22EECCE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D9CB496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D9CB496" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D9CB496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 7.7.2026 15:07:42</w:t>
+        <w:t>Technolog odpadních vod, 31.7.2026 16:16:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2700,51 +2700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 7.7.2026 15:07:42</w:t>
+        <w:t>Technolog odpadních vod, 31.7.2026 16:16:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3385,84 +3385,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 7.7.2026 15:07:42</w:t>
+        <w:t>Technolog odpadních vod, 31.7.2026 16:16:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6749F384"/>
+    <w:nsid w:val="6384FCFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3548,51 +3548,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3237D5D8"/>
+    <w:nsid w:val="6C477694"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3678,51 +3678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A5F7F33"/>
+    <w:nsid w:val="59C04146"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3808,51 +3808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2F29DBE7"/>
+    <w:nsid w:val="2C300E08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3938,51 +3938,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3A2AE2B7"/>
+    <w:nsid w:val="02F9DE29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4068,51 +4068,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3A644B6B"/>
+    <w:nsid w:val="31D0B3E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4198,51 +4198,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5F28D068"/>
+    <w:nsid w:val="073E2BE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4328,51 +4328,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2B72434C"/>
+    <w:nsid w:val="26E752A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4458,51 +4458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="794753EA"/>
+    <w:nsid w:val="493C8DA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4588,51 +4588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="63E9B82F"/>
+    <w:nsid w:val="22B0867B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>