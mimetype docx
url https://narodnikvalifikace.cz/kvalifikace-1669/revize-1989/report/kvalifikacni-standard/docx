--- v5 (2026-07-31)
+++ v6 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D9CB496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D9CB496" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D9CB496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71553F40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71553F40" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71553F40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 31.7.2026 16:16:42</w:t>
+        <w:t>Technolog odpadních vod, 9.9.2026 21:00:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2700,51 +2700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podkladem pro modelové situace jsou různá vyhodnocení ze systému. Uchazeč obdrží výsledky ze systému, na kterých mohou být zjištěny náměty na změny v technologiích a zapracování do změn provozních řádů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 31.7.2026 16:16:42</w:t>
+        <w:t>Technolog odpadních vod, 9.9.2026 21:00:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3385,84 +3385,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog odpadních vod, 31.7.2026 16:16:42</w:t>
+        <w:t>Technolog odpadních vod, 9.9.2026 21:00:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6384FCFC"/>
+    <w:nsid w:val="6B84AD5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3548,51 +3548,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C477694"/>
+    <w:nsid w:val="627CEA69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3678,51 +3678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="59C04146"/>
+    <w:nsid w:val="67AC7803"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3808,51 +3808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2C300E08"/>
+    <w:nsid w:val="78FA1DDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3938,51 +3938,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="02F9DE29"/>
+    <w:nsid w:val="111E748C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4068,51 +4068,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="31D0B3E5"/>
+    <w:nsid w:val="7AD78486"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4198,51 +4198,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="073E2BE1"/>
+    <w:nsid w:val="6603A2F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4328,51 +4328,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="26E752A5"/>
+    <w:nsid w:val="0481681D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4458,51 +4458,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="493C8DA4"/>
+    <w:nsid w:val="15DD6B24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4588,51 +4588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="22B0867B"/>
+    <w:nsid w:val="0D644331"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>