--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9F3D6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9F3D6A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9F3D6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R546393A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR546393A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR546393A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 16.4.2026 22:17:26</w:t>
+        <w:t>Taneční mistr/mistrová, 7.5.2026 16:59:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 16.4.2026 22:17:26</w:t>
+        <w:t>Taneční mistr/mistrová, 7.5.2026 16:59:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3032,51 +3032,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 16.4.2026 22:17:26</w:t>
+        <w:t>Taneční mistr/mistrová, 7.5.2026 16:59:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4273,51 +4273,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 16.4.2026 22:17:26</w:t>
+        <w:t>Taneční mistr/mistrová, 7.5.2026 16:59:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5474,51 +5474,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 16.4.2026 22:17:26</w:t>
+        <w:t>Taneční mistr/mistrová, 7.5.2026 16:59:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15246,51 +15246,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 16.4.2026 22:17:26</w:t>
+        <w:t>Taneční mistr/mistrová, 7.5.2026 16:59:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16366,51 +16366,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství mládeže a tělovýchovy, www.msmt.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 16.4.2026 22:17:26</w:t>
+        <w:t>Taneční mistr/mistrová, 7.5.2026 16:59:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17467,51 +17467,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 16.4.2026 22:17:26</w:t>
+        <w:t>Taneční mistr/mistrová, 7.5.2026 16:59:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18040,84 +18040,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 16.4.2026 22:17:26</w:t>
+        <w:t>Taneční mistr/mistrová, 7.5.2026 16:59:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="355421B5"/>
+    <w:nsid w:val="39F67139"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18203,51 +18203,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57BBF2CF"/>
+    <w:nsid w:val="4F8647F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18333,51 +18333,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7FE2CBFB"/>
+    <w:nsid w:val="08BF950A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>