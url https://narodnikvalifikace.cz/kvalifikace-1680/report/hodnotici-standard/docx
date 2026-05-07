--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R546393A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR546393A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR546393A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CF4E60D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CF4E60D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CF4E60D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 7.5.2026 16:59:05</w:t>
+        <w:t>Taneční mistr/mistrová, 7.5.2026 19:01:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 7.5.2026 16:59:05</w:t>
+        <w:t>Taneční mistr/mistrová, 7.5.2026 19:01:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3032,51 +3032,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 7.5.2026 16:59:05</w:t>
+        <w:t>Taneční mistr/mistrová, 7.5.2026 19:01:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4273,51 +4273,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 7.5.2026 16:59:05</w:t>
+        <w:t>Taneční mistr/mistrová, 7.5.2026 19:01:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5474,51 +5474,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 7.5.2026 16:59:05</w:t>
+        <w:t>Taneční mistr/mistrová, 7.5.2026 19:01:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15246,51 +15246,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 7.5.2026 16:59:05</w:t>
+        <w:t>Taneční mistr/mistrová, 7.5.2026 19:01:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16366,51 +16366,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství mládeže a tělovýchovy, www.msmt.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 7.5.2026 16:59:05</w:t>
+        <w:t>Taneční mistr/mistrová, 7.5.2026 19:01:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17467,51 +17467,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 7.5.2026 16:59:05</w:t>
+        <w:t>Taneční mistr/mistrová, 7.5.2026 19:01:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18040,84 +18040,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 7.5.2026 16:59:05</w:t>
+        <w:t>Taneční mistr/mistrová, 7.5.2026 19:01:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="39F67139"/>
+    <w:nsid w:val="4C598B28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18203,51 +18203,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F8647F3"/>
+    <w:nsid w:val="1127F657"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18333,51 +18333,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="08BF950A"/>
+    <w:nsid w:val="37E2DE9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>