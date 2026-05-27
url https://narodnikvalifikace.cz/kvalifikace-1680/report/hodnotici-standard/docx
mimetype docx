--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CF4E60D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CF4E60D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CF4E60D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5258A6D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5258A6D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5258A6D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 7.5.2026 19:01:00</w:t>
+        <w:t>Taneční mistr/mistrová, 27.5.2026 23:49:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 7.5.2026 19:01:00</w:t>
+        <w:t>Taneční mistr/mistrová, 27.5.2026 23:49:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3032,51 +3032,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 7.5.2026 19:01:00</w:t>
+        <w:t>Taneční mistr/mistrová, 27.5.2026 23:49:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4273,51 +4273,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 7.5.2026 19:01:00</w:t>
+        <w:t>Taneční mistr/mistrová, 27.5.2026 23:49:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5474,51 +5474,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 7.5.2026 19:01:00</w:t>
+        <w:t>Taneční mistr/mistrová, 27.5.2026 23:49:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15246,51 +15246,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 7.5.2026 19:01:00</w:t>
+        <w:t>Taneční mistr/mistrová, 27.5.2026 23:49:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16366,51 +16366,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství mládeže a tělovýchovy, www.msmt.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 7.5.2026 19:01:00</w:t>
+        <w:t>Taneční mistr/mistrová, 27.5.2026 23:49:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17467,51 +17467,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 7.5.2026 19:01:00</w:t>
+        <w:t>Taneční mistr/mistrová, 27.5.2026 23:49:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18040,84 +18040,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 7.5.2026 19:01:00</w:t>
+        <w:t>Taneční mistr/mistrová, 27.5.2026 23:49:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C598B28"/>
+    <w:nsid w:val="7C88FF08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18203,51 +18203,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1127F657"/>
+    <w:nsid w:val="24604B98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18333,51 +18333,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="37E2DE9D"/>
+    <w:nsid w:val="612DDB60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>