--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5258A6D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5258A6D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5258A6D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15A77253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15A77253" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15A77253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 27.5.2026 23:49:16</w:t>
+        <w:t>Taneční mistr/mistrová, 17.6.2026 11:20:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 27.5.2026 23:49:16</w:t>
+        <w:t>Taneční mistr/mistrová, 17.6.2026 11:20:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3032,51 +3032,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 27.5.2026 23:49:16</w:t>
+        <w:t>Taneční mistr/mistrová, 17.6.2026 11:20:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4273,51 +4273,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 27.5.2026 23:49:16</w:t>
+        <w:t>Taneční mistr/mistrová, 17.6.2026 11:20:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5474,51 +5474,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 27.5.2026 23:49:16</w:t>
+        <w:t>Taneční mistr/mistrová, 17.6.2026 11:20:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15246,51 +15246,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 27.5.2026 23:49:16</w:t>
+        <w:t>Taneční mistr/mistrová, 17.6.2026 11:20:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16366,51 +16366,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství mládeže a tělovýchovy, www.msmt.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 27.5.2026 23:49:16</w:t>
+        <w:t>Taneční mistr/mistrová, 17.6.2026 11:20:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17467,51 +17467,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 27.5.2026 23:49:16</w:t>
+        <w:t>Taneční mistr/mistrová, 17.6.2026 11:20:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18040,84 +18040,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 27.5.2026 23:49:16</w:t>
+        <w:t>Taneční mistr/mistrová, 17.6.2026 11:20:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C88FF08"/>
+    <w:nsid w:val="20EFDB43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18203,51 +18203,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24604B98"/>
+    <w:nsid w:val="67B87872"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18333,51 +18333,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="612DDB60"/>
+    <w:nsid w:val="458A34A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>