--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15A77253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15A77253" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15A77253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBC23231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBC23231" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBC23231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 17.6.2026 11:20:29</w:t>
+        <w:t>Taneční mistr/mistrová, 17.6.2026 12:37:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 17.6.2026 11:20:29</w:t>
+        <w:t>Taneční mistr/mistrová, 17.6.2026 12:37:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3032,51 +3032,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 17.6.2026 11:20:29</w:t>
+        <w:t>Taneční mistr/mistrová, 17.6.2026 12:37:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4273,51 +4273,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 17.6.2026 11:20:29</w:t>
+        <w:t>Taneční mistr/mistrová, 17.6.2026 12:37:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5474,51 +5474,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 17.6.2026 11:20:29</w:t>
+        <w:t>Taneční mistr/mistrová, 17.6.2026 12:37:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15246,51 +15246,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 17.6.2026 11:20:29</w:t>
+        <w:t>Taneční mistr/mistrová, 17.6.2026 12:37:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16366,51 +16366,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství mládeže a tělovýchovy, www.msmt.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 17.6.2026 11:20:29</w:t>
+        <w:t>Taneční mistr/mistrová, 17.6.2026 12:37:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17467,51 +17467,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 17.6.2026 11:20:29</w:t>
+        <w:t>Taneční mistr/mistrová, 17.6.2026 12:37:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18040,84 +18040,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 17.6.2026 11:20:29</w:t>
+        <w:t>Taneční mistr/mistrová, 17.6.2026 12:37:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="20EFDB43"/>
+    <w:nsid w:val="19326B26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18203,51 +18203,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67B87872"/>
+    <w:nsid w:val="44194AF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18333,51 +18333,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="458A34A8"/>
+    <w:nsid w:val="70131E99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>