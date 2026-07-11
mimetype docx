--- v5 (2026-06-17)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBC23231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBC23231" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBC23231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43CF373B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43CF373B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43CF373B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 17.6.2026 12:37:55</w:t>
+        <w:t>Taneční mistr/mistrová, 11.7.2026 6:20:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 17.6.2026 12:37:55</w:t>
+        <w:t>Taneční mistr/mistrová, 11.7.2026 6:20:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3032,51 +3032,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 17.6.2026 12:37:55</w:t>
+        <w:t>Taneční mistr/mistrová, 11.7.2026 6:20:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4273,51 +4273,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 17.6.2026 12:37:55</w:t>
+        <w:t>Taneční mistr/mistrová, 11.7.2026 6:20:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5474,51 +5474,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 17.6.2026 12:37:55</w:t>
+        <w:t>Taneční mistr/mistrová, 11.7.2026 6:20:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15246,51 +15246,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 17.6.2026 12:37:55</w:t>
+        <w:t>Taneční mistr/mistrová, 11.7.2026 6:20:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16366,51 +16366,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství mládeže a tělovýchovy, www.msmt.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 17.6.2026 12:37:55</w:t>
+        <w:t>Taneční mistr/mistrová, 11.7.2026 6:20:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17467,51 +17467,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 17.6.2026 12:37:55</w:t>
+        <w:t>Taneční mistr/mistrová, 11.7.2026 6:20:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18040,84 +18040,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 17.6.2026 12:37:55</w:t>
+        <w:t>Taneční mistr/mistrová, 11.7.2026 6:20:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="19326B26"/>
+    <w:nsid w:val="0CD02578"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18203,51 +18203,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44194AF3"/>
+    <w:nsid w:val="543745B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18333,51 +18333,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="70131E99"/>
+    <w:nsid w:val="0448A248"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>