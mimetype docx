--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43CF373B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43CF373B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43CF373B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1AF4C9EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1AF4C9EC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1AF4C9EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 11.7.2026 6:20:28</w:t>
+        <w:t>Taneční mistr/mistrová, 31.7.2026 14:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 11.7.2026 6:20:28</w:t>
+        <w:t>Taneční mistr/mistrová, 31.7.2026 14:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3032,51 +3032,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 11.7.2026 6:20:28</w:t>
+        <w:t>Taneční mistr/mistrová, 31.7.2026 14:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4273,51 +4273,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 11.7.2026 6:20:28</w:t>
+        <w:t>Taneční mistr/mistrová, 31.7.2026 14:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5474,51 +5474,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 11.7.2026 6:20:28</w:t>
+        <w:t>Taneční mistr/mistrová, 31.7.2026 14:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15246,51 +15246,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 11.7.2026 6:20:28</w:t>
+        <w:t>Taneční mistr/mistrová, 31.7.2026 14:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16366,51 +16366,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství mládeže a tělovýchovy, www.msmt.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 11.7.2026 6:20:28</w:t>
+        <w:t>Taneční mistr/mistrová, 31.7.2026 14:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17467,51 +17467,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 11.7.2026 6:20:28</w:t>
+        <w:t>Taneční mistr/mistrová, 31.7.2026 14:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18040,84 +18040,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 11.7.2026 6:20:28</w:t>
+        <w:t>Taneční mistr/mistrová, 31.7.2026 14:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0CD02578"/>
+    <w:nsid w:val="676BFD72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18203,51 +18203,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="543745B1"/>
+    <w:nsid w:val="5DE6EB71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18333,51 +18333,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0448A248"/>
+    <w:nsid w:val="253C0F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>