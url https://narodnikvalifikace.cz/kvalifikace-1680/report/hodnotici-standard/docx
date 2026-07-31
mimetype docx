--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1AF4C9EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1AF4C9EC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1AF4C9EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2716C71F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2716C71F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2716C71F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 31.7.2026 14:17:19</w:t>
+        <w:t>Taneční mistr/mistrová, 31.7.2026 14:31:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 31.7.2026 14:17:19</w:t>
+        <w:t>Taneční mistr/mistrová, 31.7.2026 14:31:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3032,51 +3032,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 31.7.2026 14:17:19</w:t>
+        <w:t>Taneční mistr/mistrová, 31.7.2026 14:31:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4273,51 +4273,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 31.7.2026 14:17:19</w:t>
+        <w:t>Taneční mistr/mistrová, 31.7.2026 14:31:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5474,51 +5474,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 31.7.2026 14:17:19</w:t>
+        <w:t>Taneční mistr/mistrová, 31.7.2026 14:31:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15246,51 +15246,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 31.7.2026 14:17:19</w:t>
+        <w:t>Taneční mistr/mistrová, 31.7.2026 14:31:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16366,51 +16366,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství mládeže a tělovýchovy, www.msmt.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 31.7.2026 14:17:19</w:t>
+        <w:t>Taneční mistr/mistrová, 31.7.2026 14:31:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17467,51 +17467,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 31.7.2026 14:17:19</w:t>
+        <w:t>Taneční mistr/mistrová, 31.7.2026 14:31:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18040,84 +18040,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 31.7.2026 14:17:19</w:t>
+        <w:t>Taneční mistr/mistrová, 31.7.2026 14:31:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="676BFD72"/>
+    <w:nsid w:val="64853C57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18203,51 +18203,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DE6EB71"/>
+    <w:nsid w:val="0F7EC305"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18333,51 +18333,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="253C0F0F"/>
+    <w:nsid w:val="04D8FC0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>