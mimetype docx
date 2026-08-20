--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2716C71F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2716C71F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2716C71F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FA47CCE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FA47CCE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FA47CCE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 31.7.2026 14:31:35</w:t>
+        <w:t>Taneční mistr/mistrová, 20.8.2026 18:56:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 31.7.2026 14:31:35</w:t>
+        <w:t>Taneční mistr/mistrová, 20.8.2026 18:56:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3032,51 +3032,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 31.7.2026 14:31:35</w:t>
+        <w:t>Taneční mistr/mistrová, 20.8.2026 18:56:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4273,51 +4273,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 31.7.2026 14:31:35</w:t>
+        <w:t>Taneční mistr/mistrová, 20.8.2026 18:56:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5474,51 +5474,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 31.7.2026 14:31:35</w:t>
+        <w:t>Taneční mistr/mistrová, 20.8.2026 18:56:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15246,51 +15246,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 31.7.2026 14:31:35</w:t>
+        <w:t>Taneční mistr/mistrová, 20.8.2026 18:56:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16366,51 +16366,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství mládeže a tělovýchovy, www.msmt.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 31.7.2026 14:31:35</w:t>
+        <w:t>Taneční mistr/mistrová, 20.8.2026 18:56:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17467,51 +17467,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 31.7.2026 14:31:35</w:t>
+        <w:t>Taneční mistr/mistrová, 20.8.2026 18:56:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18040,84 +18040,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 31.7.2026 14:31:35</w:t>
+        <w:t>Taneční mistr/mistrová, 20.8.2026 18:56:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="64853C57"/>
+    <w:nsid w:val="4AB4F733"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18203,51 +18203,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F7EC305"/>
+    <w:nsid w:val="76BEB72A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18333,51 +18333,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="04D8FC0B"/>
+    <w:nsid w:val="3C9E4A38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>