--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FA47CCE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FA47CCE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FA47CCE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R678EDA82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR678EDA82" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR678EDA82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 20.8.2026 18:56:45</w:t>
+        <w:t>Taneční mistr/mistrová, 9.9.2026 20:11:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 20.8.2026 18:56:45</w:t>
+        <w:t>Taneční mistr/mistrová, 9.9.2026 20:11:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3032,51 +3032,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 20.8.2026 18:56:45</w:t>
+        <w:t>Taneční mistr/mistrová, 9.9.2026 20:11:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4273,51 +4273,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 20.8.2026 18:56:45</w:t>
+        <w:t>Taneční mistr/mistrová, 9.9.2026 20:11:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5474,51 +5474,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 20.8.2026 18:56:45</w:t>
+        <w:t>Taneční mistr/mistrová, 9.9.2026 20:11:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15246,51 +15246,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 20.8.2026 18:56:45</w:t>
+        <w:t>Taneční mistr/mistrová, 9.9.2026 20:11:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16366,51 +16366,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství mládeže a tělovýchovy, www.msmt.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 20.8.2026 18:56:45</w:t>
+        <w:t>Taneční mistr/mistrová, 9.9.2026 20:11:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17467,51 +17467,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 20.8.2026 18:56:45</w:t>
+        <w:t>Taneční mistr/mistrová, 9.9.2026 20:11:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18040,84 +18040,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Taneční mistr/mistrová, 20.8.2026 18:56:45</w:t>
+        <w:t>Taneční mistr/mistrová, 9.9.2026 20:11:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4AB4F733"/>
+    <w:nsid w:val="68E16398"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18203,51 +18203,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76BEB72A"/>
+    <w:nsid w:val="47FF8F07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18333,51 +18333,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3C9E4A38"/>
+    <w:nsid w:val="49873F33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>