--- v6 (2026-08-21)
+++ v7 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R119EF815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR119EF815" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR119EF815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E3D6C25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E3D6C25" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E3D6C25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester softwaru, 22.8.2026 0:04:42</w:t>
+        <w:t>Tester softwaru, 11.9.2026 9:45:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8189,51 +8189,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwaru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester softwaru, 22.8.2026 0:04:42</w:t>
+        <w:t>Tester softwaru, 11.9.2026 9:45:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11586,51 +11586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kriterií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester softwaru, 22.8.2026 0:04:42</w:t>
+        <w:t>Tester softwaru, 11.9.2026 9:45:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12159,51 +12159,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>IBM ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester softwaru, 22.8.2026 0:04:42</w:t>
+        <w:t>Tester softwaru, 11.9.2026 9:45:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>