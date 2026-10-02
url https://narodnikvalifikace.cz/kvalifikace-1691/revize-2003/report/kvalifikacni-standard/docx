--- v7 (2026-09-11)
+++ v8 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E3D6C25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E3D6C25" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E3D6C25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC2D4B29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC2D4B29" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC2D4B29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester softwaru, 11.9.2026 9:45:12</w:t>
+        <w:t>Tester softwaru, 2.10.2026 3:42:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8189,51 +8189,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwaru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester softwaru, 11.9.2026 9:45:12</w:t>
+        <w:t>Tester softwaru, 2.10.2026 3:42:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11586,51 +11586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kriterií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester softwaru, 11.9.2026 9:45:12</w:t>
+        <w:t>Tester softwaru, 2.10.2026 3:42:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12159,51 +12159,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>IBM ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester softwaru, 11.9.2026 9:45:12</w:t>
+        <w:t>Tester softwaru, 2.10.2026 3:42:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>