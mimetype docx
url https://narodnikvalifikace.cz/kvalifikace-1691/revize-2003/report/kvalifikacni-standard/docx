--- v8 (2026-10-02)
+++ v9 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC2D4B29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC2D4B29" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC2D4B29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2407E581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2407E581" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2407E581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester softwaru, 2.10.2026 3:42:51</w:t>
+        <w:t>Tester softwaru, 22.10.2026 10:15:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3877,289 +3877,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidla:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7515"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7529"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="7529"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7529"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="7529"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="7529"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="7529"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="7529"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="7529"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vygenerovány</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="7529"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5438" w:y="7529"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dostatečně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="7529"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velkého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7224" w:y="7529"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7156" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8001" w:y="7529"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8649" w:y="7529"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8582" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(počet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9264" w:y="7529"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9196" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9912" w:y="7529"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9844" w:y="7529"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7759"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -4370,510 +4370,510 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7995"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="332" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8009"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="763" w:y="8009"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8009"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="691" w:y="8009"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="8009"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="8009"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="8009"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="8009"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="8009"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="8009"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="8009"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="8009"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřeny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="8009"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="8009"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>všechny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="8009"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="8009"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8244"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8259"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="8259"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8259"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="8259"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="8259"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>existuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="8259"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>několik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="8259"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="8259"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8494"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8508"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="8508"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8508"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Každý</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="8508"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="8508"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="8508"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>má</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="8508"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="8508"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="8508"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="8508"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="8508"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="8508"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="8508"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="8508"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="8508"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="8508"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="8508"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="8508"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5265" w:y="8508"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5198" w:y="8508"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alespoň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6024" w:y="8508"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5956" w:y="8508"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6571" w:y="8508"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6504" w:y="8508"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -5526,697 +5526,697 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9675"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9689"/>
-[...16 lines deleted...]
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="9689"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9689"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Základy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="9689"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="9689"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="9689"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwaru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9924"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9939"/>
-[...16 lines deleted...]
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="9939"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9939"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="9939"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="9939"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="9939"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10174"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1061" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10188"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="10188"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10188"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testovánív</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="10188"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>životním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="10188"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="10188"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cyklu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="10188"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="10188"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwaru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10423"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10438"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="10438"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10438"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="10438"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="10438"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1689" w:y="10438"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>l)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10673"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10687"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="10687"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10687"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Techniky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="10687"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="10687"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="10687"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návrh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="10687"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="10687"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10923"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10937"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="10937"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10937"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="10937"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11172"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11187"/>
-[...16 lines deleted...]
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="11187"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11187"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Řízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="11187"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="11187"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="11187"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwaru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11422"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11436"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="11436"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11436"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="11436"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11671"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11686"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="11686"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11686"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nástroje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="11686"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="11686"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="11686"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11921"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11935"/>
-[...16 lines deleted...]
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="11935"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11935"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="11935"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="11935"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="11935"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12171"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7515,85 +7515,85 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14038"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14052"/>
-[...16 lines deleted...]
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="14052"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14052"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Základy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="14052"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="14052"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="14052"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwaru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14287"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7702,102 +7702,102 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>l)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14523"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1061" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14537"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="14537"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14537"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testovánív</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="14537"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>životním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="14537"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="14537"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cyklu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="14537"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="14537"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwaru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14772"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7957,102 +7957,102 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15007"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15022"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="15022"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15022"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Techniky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="15022"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="15022"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="15022"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návrh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="15022"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="15022"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15257"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8127,113 +8127,113 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>h)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15492"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15507"/>
-[...16 lines deleted...]
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="15507"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15507"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Řízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="15507"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="15507"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="15507"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwaru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester softwaru, 2.10.2026 3:42:51</w:t>
+        <w:t>Tester softwaru, 22.10.2026 10:15:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8481,85 +8481,85 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2394"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2409"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="2409"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2409"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nástroje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="2409"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8617,85 +8617,85 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2879"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2893"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="2893"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2893"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="2893"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwarových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="2893"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="2893"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aplikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3129"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9059,442 +9059,442 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3829"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3844"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="3844"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3844"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1550" w:y="3844"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>životním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2352" w:y="3844"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cyklu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2865" w:y="3844"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwaru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3676" w:y="3844"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3609" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="3844"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="3844"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4079"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4093"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="4093"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4093"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Techniky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="4093"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návrh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="4093"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="4093"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="4093"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="4093"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4329"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4343"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="4343"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4343"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="4343"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwarových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="4343"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="4343"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aplikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="4343"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="4343"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3475" w:y="4343"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3408" w:y="4343"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="4343"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="4343"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="4343"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4358" w:y="4343"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4578"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10521,85 +10521,85 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6215"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6229"/>
-[...16 lines deleted...]
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="6229"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6229"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Základy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="6229"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="6229"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="6229"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwaru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10640,102 +10640,102 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>h)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6700"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1061" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6714"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="6714"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6714"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testovánív</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="6714"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>životním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="6714"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="6714"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cyklu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="6714"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="6714"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwaru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6949"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10810,102 +10810,102 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7185"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7199"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="7199"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7199"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Techniky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="7199"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="7199"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="7199"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návrh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="7199"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="7199"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7434"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10946,85 +10946,85 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7669"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7684"/>
-[...16 lines deleted...]
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="7684"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7684"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Řízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="7684"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="7684"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="7684"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwaru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -11099,85 +11099,85 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8154"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8169"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="8169"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8169"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nástroje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="8169"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="8169"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="8169"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -11218,85 +11218,85 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8639"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8653"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="8653"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8653"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="8653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwarových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="8653"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="8653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aplikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8889"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -11586,51 +11586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kriterií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester softwaru, 2.10.2026 3:42:51</w:t>
+        <w:t>Tester softwaru, 22.10.2026 10:15:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12159,51 +12159,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>IBM ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tester softwaru, 2.10.2026 3:42:51</w:t>
+        <w:t>Tester softwaru, 22.10.2026 10:15:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>