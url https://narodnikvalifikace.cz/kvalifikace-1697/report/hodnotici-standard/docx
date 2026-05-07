--- v0 (2026-04-15)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R585D44CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR585D44CD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR585D44CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R442740B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR442740B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR442740B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 16.4.2026 1:35:15</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 7.5.2026 17:20:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1751,51 +1751,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 16.4.2026 1:35:15</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 7.5.2026 17:20:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2702,51 +2702,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 16.4.2026 1:35:15</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 7.5.2026 17:20:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4262,51 +4262,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 16.4.2026 1:35:15</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 7.5.2026 17:20:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5364,51 +5364,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 16.4.2026 1:35:15</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 7.5.2026 17:20:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7856,51 +7856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 16.4.2026 1:35:15</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 7.5.2026 17:20:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,51 +8337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 16.4.2026 1:35:15</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 7.5.2026 17:20:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8910,84 +8910,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Jan Staněk, revizní technik elektrických zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 16.4.2026 1:35:15</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 7.5.2026 17:20:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7CFD7059"/>
+    <w:nsid w:val="33F8F50F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9073,51 +9073,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BE09A4F"/>
+    <w:nsid w:val="45FBADF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9203,51 +9203,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="02AEDE93"/>
+    <w:nsid w:val="68F35C3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9333,51 +9333,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="08C90A9B"/>
+    <w:nsid w:val="70BDDD98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9463,51 +9463,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="68F5B791"/>
+    <w:nsid w:val="26ADBF37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>