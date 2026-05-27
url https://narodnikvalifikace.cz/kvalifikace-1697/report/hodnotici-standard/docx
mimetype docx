--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R442740B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR442740B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR442740B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R194A09E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR194A09E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR194A09E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 7.5.2026 17:20:59</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 27.5.2026 23:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1751,51 +1751,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 7.5.2026 17:20:59</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 27.5.2026 23:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2702,51 +2702,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 7.5.2026 17:20:59</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 27.5.2026 23:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4262,51 +4262,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 7.5.2026 17:20:59</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 27.5.2026 23:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5364,51 +5364,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 7.5.2026 17:20:59</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 27.5.2026 23:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7856,51 +7856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 7.5.2026 17:20:59</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 27.5.2026 23:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,51 +8337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 7.5.2026 17:20:59</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 27.5.2026 23:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8910,84 +8910,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Jan Staněk, revizní technik elektrických zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 7.5.2026 17:20:59</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 27.5.2026 23:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="33F8F50F"/>
+    <w:nsid w:val="578DC696"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9073,51 +9073,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45FBADF1"/>
+    <w:nsid w:val="32813DCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9203,51 +9203,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="68F35C3F"/>
+    <w:nsid w:val="0DBA3D12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9333,51 +9333,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="70BDDD98"/>
+    <w:nsid w:val="5D75BA7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9463,51 +9463,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="26ADBF37"/>
+    <w:nsid w:val="41EADAAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>