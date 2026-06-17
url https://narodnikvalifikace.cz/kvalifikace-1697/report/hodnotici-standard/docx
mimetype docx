--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R194A09E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR194A09E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR194A09E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R530121C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR530121C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR530121C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 27.5.2026 23:49:25</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 17.6.2026 9:15:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1751,51 +1751,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 27.5.2026 23:49:25</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 17.6.2026 9:15:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2702,51 +2702,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 27.5.2026 23:49:25</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 17.6.2026 9:15:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4262,51 +4262,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 27.5.2026 23:49:25</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 17.6.2026 9:15:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5364,51 +5364,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 27.5.2026 23:49:25</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 17.6.2026 9:15:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7856,51 +7856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 27.5.2026 23:49:25</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 17.6.2026 9:15:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,51 +8337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 27.5.2026 23:49:25</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 17.6.2026 9:15:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8910,84 +8910,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Jan Staněk, revizní technik elektrických zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 27.5.2026 23:49:25</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 17.6.2026 9:15:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="578DC696"/>
+    <w:nsid w:val="2D117DDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9073,51 +9073,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32813DCD"/>
+    <w:nsid w:val="7AF9CBD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9203,51 +9203,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0DBA3D12"/>
+    <w:nsid w:val="17523062"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9333,51 +9333,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5D75BA7C"/>
+    <w:nsid w:val="75C6276D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9463,51 +9463,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="41EADAAD"/>
+    <w:nsid w:val="0E038609"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>