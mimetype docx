--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R530121C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR530121C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR530121C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33123113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33123113" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33123113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 17.6.2026 9:15:28</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 11:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1751,51 +1751,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 17.6.2026 9:15:28</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 11:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2702,51 +2702,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 17.6.2026 9:15:28</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 11:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4262,51 +4262,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 17.6.2026 9:15:28</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 11:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5364,51 +5364,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 17.6.2026 9:15:28</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 11:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7856,51 +7856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 17.6.2026 9:15:28</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 11:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,51 +8337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 17.6.2026 9:15:28</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 11:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8910,84 +8910,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Jan Staněk, revizní technik elektrických zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 17.6.2026 9:15:28</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 11:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2D117DDA"/>
+    <w:nsid w:val="4B67809B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9073,51 +9073,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AF9CBD4"/>
+    <w:nsid w:val="662EB26D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9203,51 +9203,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="17523062"/>
+    <w:nsid w:val="4205AAB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9333,51 +9333,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="75C6276D"/>
+    <w:nsid w:val="399352D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9463,51 +9463,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0E038609"/>
+    <w:nsid w:val="33E2200B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>