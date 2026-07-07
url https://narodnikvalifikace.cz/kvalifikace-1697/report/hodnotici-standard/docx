--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33123113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33123113" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33123113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FCAD03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FCAD03" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FCAD03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 11:07:49</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 12:24:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1751,51 +1751,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 11:07:49</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 12:24:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2702,51 +2702,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 11:07:49</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 12:24:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4262,51 +4262,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 11:07:49</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 12:24:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5364,51 +5364,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 11:07:49</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 12:24:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7856,51 +7856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 11:07:49</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 12:24:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,51 +8337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 11:07:49</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 12:24:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8910,84 +8910,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Jan Staněk, revizní technik elektrických zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 11:07:49</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 12:24:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B67809B"/>
+    <w:nsid w:val="7B814339"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9073,51 +9073,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="662EB26D"/>
+    <w:nsid w:val="2398A9B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9203,51 +9203,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4205AAB6"/>
+    <w:nsid w:val="228F4037"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9333,51 +9333,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="399352D7"/>
+    <w:nsid w:val="58B9E957"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9463,51 +9463,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="33E2200B"/>
+    <w:nsid w:val="19D2C932"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>