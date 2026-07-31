--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FCAD03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FCAD03" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FCAD03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70D1BA04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70D1BA04" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70D1BA04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 12:24:22</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 31.7.2026 12:41:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1751,51 +1751,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 12:24:22</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 31.7.2026 12:41:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2702,51 +2702,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 12:24:22</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 31.7.2026 12:41:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4262,51 +4262,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 12:24:22</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 31.7.2026 12:41:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5364,51 +5364,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 12:24:22</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 31.7.2026 12:41:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7856,51 +7856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 12:24:22</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 31.7.2026 12:41:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,51 +8337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 12:24:22</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 31.7.2026 12:41:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8910,84 +8910,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Jan Staněk, revizní technik elektrických zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 7.7.2026 12:24:22</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 31.7.2026 12:41:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7B814339"/>
+    <w:nsid w:val="7C262F75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9073,51 +9073,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2398A9B4"/>
+    <w:nsid w:val="21DB020F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9203,51 +9203,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="228F4037"/>
+    <w:nsid w:val="33729D7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9333,51 +9333,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="58B9E957"/>
+    <w:nsid w:val="4C2E28A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9463,51 +9463,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="19D2C932"/>
+    <w:nsid w:val="7C65DADD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>