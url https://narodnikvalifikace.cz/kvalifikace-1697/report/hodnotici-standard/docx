--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70D1BA04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70D1BA04" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70D1BA04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4504CD19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4504CD19" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4504CD19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 31.7.2026 12:41:36</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 20.8.2026 14:35:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1751,51 +1751,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 31.7.2026 12:41:36</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 20.8.2026 14:35:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2702,51 +2702,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 31.7.2026 12:41:36</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 20.8.2026 14:35:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4262,51 +4262,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 31.7.2026 12:41:36</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 20.8.2026 14:35:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5364,51 +5364,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 31.7.2026 12:41:36</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 20.8.2026 14:35:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7856,51 +7856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 31.7.2026 12:41:36</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 20.8.2026 14:35:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,51 +8337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 31.7.2026 12:41:36</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 20.8.2026 14:35:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8910,84 +8910,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Jan Staněk, revizní technik elektrických zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 31.7.2026 12:41:36</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 20.8.2026 14:35:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C262F75"/>
+    <w:nsid w:val="5A9F5722"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9073,51 +9073,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21DB020F"/>
+    <w:nsid w:val="4F874425"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9203,51 +9203,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="33729D7E"/>
+    <w:nsid w:val="40C5F783"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9333,51 +9333,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4C2E28A9"/>
+    <w:nsid w:val="16773A69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9463,51 +9463,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7C65DADD"/>
+    <w:nsid w:val="16EEC0E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>