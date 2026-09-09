--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4504CD19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4504CD19" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4504CD19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R249525A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR249525A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR249525A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 20.8.2026 14:35:54</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 9.9.2026 20:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1751,51 +1751,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 20.8.2026 14:35:54</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 9.9.2026 20:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2702,51 +2702,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 20.8.2026 14:35:54</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 9.9.2026 20:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4262,51 +4262,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 20.8.2026 14:35:54</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 9.9.2026 20:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5364,51 +5364,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 20.8.2026 14:35:54</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 9.9.2026 20:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7856,51 +7856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 20.8.2026 14:35:54</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 9.9.2026 20:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,51 +8337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 20.8.2026 14:35:54</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 9.9.2026 20:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8910,84 +8910,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Jan Staněk, revizní technik elektrických zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka měření v elektroenergetice, 20.8.2026 14:35:54</w:t>
+        <w:t>Montér/montérka měření v elektroenergetice, 9.9.2026 20:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A9F5722"/>
+    <w:nsid w:val="47DBA1E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9073,51 +9073,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F874425"/>
+    <w:nsid w:val="6559E8ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9203,51 +9203,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="40C5F783"/>
+    <w:nsid w:val="40CDE410"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9333,51 +9333,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="16773A69"/>
+    <w:nsid w:val="420ACFF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9463,51 +9463,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="16EEC0E9"/>
+    <w:nsid w:val="7634B65D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>