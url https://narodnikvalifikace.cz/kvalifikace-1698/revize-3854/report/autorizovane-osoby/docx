--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FF60069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FF60069" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FF60069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36007D94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36007D94" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36007D94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -293,51 +293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka dalšího vzdělávání, 16.4.2026 4:18:40</w:t>
+        <w:t>Manažer/manažerka dalšího vzdělávání, 7.5.2026 20:20:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1267,51 +1267,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Korunní 1065/107, 13000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka dalšího vzdělávání, 16.4.2026 4:18:40</w:t>
+        <w:t>Manažer/manažerka dalšího vzdělávání, 7.5.2026 20:20:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>