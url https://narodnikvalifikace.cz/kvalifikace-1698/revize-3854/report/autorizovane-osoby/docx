--- v1 (2026-05-07)
+++ v2 (2026-05-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36007D94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36007D94" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36007D94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R462F7EC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR462F7EC2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR462F7EC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -293,51 +293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka dalšího vzdělávání, 7.5.2026 20:20:47</w:t>
+        <w:t>Manažer/manažerka dalšího vzdělávání, 30.5.2026 13:34:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1267,51 +1267,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Korunní 1065/107, 13000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka dalšího vzdělávání, 7.5.2026 20:20:47</w:t>
+        <w:t>Manažer/manažerka dalšího vzdělávání, 30.5.2026 13:34:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>