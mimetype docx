--- v2 (2026-05-30)
+++ v3 (2026-06-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R462F7EC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR462F7EC2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR462F7EC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4946B1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4946B1D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4946B1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -293,51 +293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka dalšího vzdělávání, 30.5.2026 13:34:39</w:t>
+        <w:t>Manažer/manažerka dalšího vzdělávání, 24.6.2026 5:51:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1267,51 +1267,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Korunní 1065/107, 13000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka dalšího vzdělávání, 30.5.2026 13:34:39</w:t>
+        <w:t>Manažer/manažerka dalšího vzdělávání, 24.6.2026 5:51:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>