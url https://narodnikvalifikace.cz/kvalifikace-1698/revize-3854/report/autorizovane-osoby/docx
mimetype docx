--- v3 (2026-06-24)
+++ v4 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4946B1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4946B1D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4946B1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2683E327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2683E327" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2683E327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -293,51 +293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka dalšího vzdělávání, 24.6.2026 5:51:48</w:t>
+        <w:t>Manažer/manažerka dalšího vzdělávání, 30.7.2026 18:00:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1267,51 +1267,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Korunní 1065/107, 13000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka dalšího vzdělávání, 24.6.2026 5:51:48</w:t>
+        <w:t>Manažer/manažerka dalšího vzdělávání, 30.7.2026 18:00:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>