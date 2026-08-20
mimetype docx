--- v4 (2026-07-30)
+++ v5 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2683E327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2683E327" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2683E327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E8F10D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E8F10D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E8F10D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -293,51 +293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka dalšího vzdělávání, 30.7.2026 18:00:04</w:t>
+        <w:t>Manažer/manažerka dalšího vzdělávání, 20.8.2026 20:04:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1267,51 +1267,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Korunní 1065/107, 13000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka dalšího vzdělávání, 30.7.2026 18:00:04</w:t>
+        <w:t>Manažer/manažerka dalšího vzdělávání, 20.8.2026 20:04:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>