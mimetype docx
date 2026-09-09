--- v5 (2026-08-20)
+++ v6 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E8F10D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E8F10D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E8F10D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R732C685F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR732C685F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR732C685F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -293,51 +293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka dalšího vzdělávání, 20.8.2026 20:04:40</w:t>
+        <w:t>Manažer/manažerka dalšího vzdělávání, 9.9.2026 23:03:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1202,116 +1202,170 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9962"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ciorova 998/12, 71200 Ostrava - Muglinov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10522"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10522"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10578"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10578"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Středisko vzdělávání s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10522"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10578"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Česká 1432/36, 70030 Ostrava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10908"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10964"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>TECHNOLOGY CENTER Czech Republic s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P19"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10908"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10964"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Korunní 1065/107, 13000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka dalšího vzdělávání, 20.8.2026 20:04:40</w:t>
+        <w:t>Manažer/manažerka dalšího vzdělávání, 9.9.2026 23:03:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>