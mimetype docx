--- v7 (2026-09-11)
+++ v8 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D17B6CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D17B6CC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D17B6CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R535EE695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR535EE695" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR535EE695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník ostrahy veřejných akcí, 11.9.2026 3:41:45</w:t>
+        <w:t>Pracovník ostrahy veřejných akcí, 2.10.2026 3:50:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník ostrahy veřejných akcí, 11.9.2026 3:41:45</w:t>
+        <w:t>Pracovník ostrahy veřejných akcí, 2.10.2026 3:50:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3654,51 +3654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník ostrahy veřejných akcí, 11.9.2026 3:41:45</w:t>
+        <w:t>Pracovník ostrahy veřejných akcí, 2.10.2026 3:50:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4693,51 +4693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník ostrahy veřejných akcí, 11.9.2026 3:41:45</w:t>
+        <w:t>Pracovník ostrahy veřejných akcí, 2.10.2026 3:50:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13734,51 +13734,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výstroj:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník ostrahy veřejných akcí, 11.9.2026 3:41:45</w:t>
+        <w:t>Pracovník ostrahy veřejných akcí, 2.10.2026 3:50:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17140,51 +17140,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Všichni členové zkušební komise musí být přítomni po celou dobu trvání zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník ostrahy veřejných akcí, 11.9.2026 3:41:45</w:t>
+        <w:t>Pracovník ostrahy veřejných akcí, 2.10.2026 3:50:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18641,51 +18641,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník ostrahy veřejných akcí, 11.9.2026 3:41:45</w:t>
+        <w:t>Pracovník ostrahy veřejných akcí, 2.10.2026 3:50:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18954,51 +18954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 3,5 hodiny (hodinou se rozumí 60 minut). Délka písemného testu je 45 minut. Zkouška nemůže být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník ostrahy veřejných akcí, 11.9.2026 3:41:45</w:t>
+        <w:t>Pracovník ostrahy veřejných akcí, 2.10.2026 3:50:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19583,84 +19583,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník ostrahy veřejných akcí, 11.9.2026 3:41:45</w:t>
+        <w:t>Pracovník ostrahy veřejných akcí, 2.10.2026 3:50:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="29E597A1"/>
+    <w:nsid w:val="41F5E23C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19746,51 +19746,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1230D4B4"/>
+    <w:nsid w:val="50319FDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>