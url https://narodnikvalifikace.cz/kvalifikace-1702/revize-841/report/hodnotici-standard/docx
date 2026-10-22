--- v8 (2026-10-02)
+++ v9 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R535EE695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR535EE695" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR535EE695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CAE51BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CAE51BD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CAE51BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník ostrahy veřejných akcí, 2.10.2026 3:50:13</w:t>
+        <w:t>Pracovník ostrahy veřejných akcí, 22.10.2026 9:24:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník ostrahy veřejných akcí, 2.10.2026 3:50:13</w:t>
+        <w:t>Pracovník ostrahy veřejných akcí, 22.10.2026 9:24:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3654,51 +3654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník ostrahy veřejných akcí, 2.10.2026 3:50:13</w:t>
+        <w:t>Pracovník ostrahy veřejných akcí, 22.10.2026 9:24:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4693,51 +4693,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník ostrahy veřejných akcí, 2.10.2026 3:50:13</w:t>
+        <w:t>Pracovník ostrahy veřejných akcí, 22.10.2026 9:24:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9269,1071 +9269,1071 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8667"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8681"/>
-[...16 lines deleted...]
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="8681"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8681"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hašení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požárů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="8681"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1747" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomocí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2534" w:y="8681"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hasicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="8681"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístrojů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="8681"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hydrantů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5054" w:y="8681"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4982" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hasicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5846" w:y="8681"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="8681"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1503" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="8681"/>
+        <w:framePr w:w="1503" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6326" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>improvizovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7944" w:y="8681"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7872" w:y="8681"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8916"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8931"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="8931"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8931"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kontrola</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="8931"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přítomnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="8931"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>omamných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3580" w:y="8931"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3508" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>látek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="8931"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3988" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="8931"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alkoholu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="8931"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4963" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5208" w:y="8931"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5136" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="8931"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5966" w:y="8931"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střeženém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6955" w:y="8931"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="8931"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostoru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9180"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="9180"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9180"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Řešení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="9180"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mimořádných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="9180"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="9180"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="9180"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="9180"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="9180"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="9180"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výkonu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="9180"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="9180"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soukromých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5150" w:y="9180"/>
+        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5078" w:y="9180"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnostních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6604" w:y="9180"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6532" w:y="9180"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9415"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9430"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="9430"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9430"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="9430"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="9430"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="9430"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>legislativní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="9430"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="9430"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>regulaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="9430"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3216" w:y="9430"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>veřejných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4200" w:y="9430"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4128" w:y="9430"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="9430"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="9430"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="9430"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4728" w:y="9430"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jejich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="9430"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5241" w:y="9430"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průběhu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9665"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9679"/>
-[...16 lines deleted...]
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="9679"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9679"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dopravně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="9679"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2328" w:y="9679"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>regulačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="9679"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="9679"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="9679"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4272" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souvisejících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="9679"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5472" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkonů;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9915"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9929"/>
-[...16 lines deleted...]
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="9929"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9929"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="9929"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požárně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="9929"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2078" w:y="9929"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="9929"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="9929"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>preventivní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3249" w:y="9929"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="9929"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="9929"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3916" w:y="9929"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="9929"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4200" w:y="9929"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>veřejných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5179" w:y="9929"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="9929"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12482,1037 +12482,1037 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13663"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13678"/>
-[...16 lines deleted...]
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="13678"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13678"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="13678"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>život</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="13678"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="13678"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zachraňujících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="13678"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3172" w:y="13678"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkonů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13913"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1205" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13927"/>
-[...16 lines deleted...]
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="13927"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13927"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kontrolování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="13927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="13927"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="13927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2299" w:y="13927"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="13927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předmětů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="13927"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="13927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3470" w:y="13927"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="13927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>použití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4118" w:y="13927"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4051" w:y="13927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ručních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="13927"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4766" w:y="13927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>detektorů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="13927"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5659" w:y="13927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kovů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14163"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14177"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="14177"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14177"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="14177"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="14177"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="14177"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="14177"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="14177"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2803" w:y="14177"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="14177"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nálezu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="14177"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="14177"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podezřelého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4608" w:y="14177"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="14177"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předmětu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14412"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="975" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14427"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="14427"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14427"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Používání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="14427"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záznamových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="14427"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="14427"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="14427"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2784" w:y="14427"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozorovacích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="14427"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="14427"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14662"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14676"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="14676"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14676"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kontrola</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="14676"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přítomnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="14676"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>omamných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3580" w:y="14676"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3508" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>látek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="14676"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3988" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="14676"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alkoholu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="14676"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4963" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5208" w:y="14676"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5136" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="14676"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5966" w:y="14676"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střeženém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6955" w:y="14676"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="14676"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostoru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14911"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14926"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="14926"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14926"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Řešení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="14926"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mimořádných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="14926"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="14926"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="14926"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="14926"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="14926"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="14926"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výkonu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="14926"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="14926"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soukromých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5150" w:y="14926"/>
+        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5078" w:y="14926"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnostních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6604" w:y="14926"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6532" w:y="14926"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15161"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15175"/>
-[...16 lines deleted...]
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="15175"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15175"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="15175"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dopravně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="15175"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="15175"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2328" w:y="15175"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="15175"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>regulačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="15175"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="15175"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="15175"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="15175"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="15175"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4272" w:y="15175"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souvisejících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="15175"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5472" w:y="15175"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkonů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15411"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13734,51 +13734,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výstroj:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník ostrahy veřejných akcí, 2.10.2026 3:50:13</w:t>
+        <w:t>Pracovník ostrahy veřejných akcí, 22.10.2026 9:24:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17140,51 +17140,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Všichni členové zkušební komise musí být přítomni po celou dobu trvání zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník ostrahy veřejných akcí, 2.10.2026 3:50:13</w:t>
+        <w:t>Pracovník ostrahy veřejných akcí, 22.10.2026 9:24:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17757,51 +17757,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7094" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -18641,51 +18641,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník ostrahy veřejných akcí, 2.10.2026 3:50:13</w:t>
+        <w:t>Pracovník ostrahy veřejných akcí, 22.10.2026 9:24:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18954,51 +18954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 3,5 hodiny (hodinou se rozumí 60 minut). Délka písemného testu je 45 minut. Zkouška nemůže být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník ostrahy veřejných akcí, 2.10.2026 3:50:13</w:t>
+        <w:t>Pracovník ostrahy veřejných akcí, 22.10.2026 9:24:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19583,84 +19583,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník ostrahy veřejných akcí, 2.10.2026 3:50:13</w:t>
+        <w:t>Pracovník ostrahy veřejných akcí, 22.10.2026 9:24:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="41F5E23C"/>
+    <w:nsid w:val="25F9924E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19746,51 +19746,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50319FDA"/>
+    <w:nsid w:val="5261E305"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>