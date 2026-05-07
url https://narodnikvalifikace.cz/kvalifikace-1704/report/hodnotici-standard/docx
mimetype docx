--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70664112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70664112" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70664112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R425AB491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR425AB491" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR425AB491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 16.4.2026 2:17:31</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.5.2026 16:10:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 16.4.2026 2:17:31</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.5.2026 16:10:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3654,51 +3654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 16.4.2026 2:17:31</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.5.2026 16:10:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5051,51 +5051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 16.4.2026 2:17:31</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.5.2026 16:10:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5691,51 +5691,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 16.4.2026 2:17:31</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.5.2026 16:10:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15599,51 +15599,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 16.4.2026 2:17:31</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.5.2026 16:10:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21323,51 +21323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 16.4.2026 2:17:31</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.5.2026 16:10:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22718,51 +22718,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 16.4.2026 2:17:31</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.5.2026 16:10:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24234,51 +24234,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut), z toho doba na vyplnění písemného testu je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 16.4.2026 2:17:31</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.5.2026 16:10:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24863,84 +24863,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 16.4.2026 2:17:31</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.5.2026 16:10:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7DAC1BBD"/>
+    <w:nsid w:val="0E7C60F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25026,51 +25026,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DB88EDD"/>
+    <w:nsid w:val="5C625908"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>