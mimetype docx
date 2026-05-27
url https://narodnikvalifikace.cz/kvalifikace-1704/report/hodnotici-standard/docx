--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R425AB491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR425AB491" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR425AB491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7503744F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7503744F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7503744F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.5.2026 16:10:02</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.5.2026 0:13:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.5.2026 16:10:02</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.5.2026 0:13:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3654,51 +3654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.5.2026 16:10:02</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.5.2026 0:13:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5051,51 +5051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.5.2026 16:10:02</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.5.2026 0:13:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5691,51 +5691,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.5.2026 16:10:02</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.5.2026 0:13:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15599,51 +15599,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.5.2026 16:10:02</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.5.2026 0:13:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21323,51 +21323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.5.2026 16:10:02</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.5.2026 0:13:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22718,51 +22718,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.5.2026 16:10:02</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.5.2026 0:13:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24234,51 +24234,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut), z toho doba na vyplnění písemného testu je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.5.2026 16:10:02</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.5.2026 0:13:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24863,84 +24863,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.5.2026 16:10:02</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.5.2026 0:13:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0E7C60F7"/>
+    <w:nsid w:val="65CD02CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25026,51 +25026,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C625908"/>
+    <w:nsid w:val="25E745AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>