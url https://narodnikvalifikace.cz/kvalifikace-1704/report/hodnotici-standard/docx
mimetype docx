--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7503744F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7503744F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7503744F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C423A7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C423A7C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C423A7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.5.2026 0:13:28</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 17.6.2026 9:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.5.2026 0:13:28</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 17.6.2026 9:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3654,51 +3654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.5.2026 0:13:28</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 17.6.2026 9:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5051,51 +5051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.5.2026 0:13:28</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 17.6.2026 9:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5691,51 +5691,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.5.2026 0:13:28</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 17.6.2026 9:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15599,51 +15599,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.5.2026 0:13:28</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 17.6.2026 9:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21323,51 +21323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.5.2026 0:13:28</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 17.6.2026 9:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22718,51 +22718,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.5.2026 0:13:28</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 17.6.2026 9:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24234,51 +24234,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut), z toho doba na vyplnění písemného testu je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.5.2026 0:13:28</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 17.6.2026 9:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24863,84 +24863,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.5.2026 0:13:28</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 17.6.2026 9:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="65CD02CC"/>
+    <w:nsid w:val="6E3DB7FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25026,51 +25026,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25E745AB"/>
+    <w:nsid w:val="41B42A6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>