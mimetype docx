--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C423A7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C423A7C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C423A7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45935E9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45935E9F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45935E9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 17.6.2026 9:18:13</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 12:25:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 17.6.2026 9:18:13</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 12:25:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3654,51 +3654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 17.6.2026 9:18:13</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 12:25:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5051,51 +5051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 17.6.2026 9:18:13</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 12:25:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5691,51 +5691,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 17.6.2026 9:18:13</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 12:25:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15599,51 +15599,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 17.6.2026 9:18:13</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 12:25:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21323,51 +21323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 17.6.2026 9:18:13</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 12:25:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22718,51 +22718,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 17.6.2026 9:18:13</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 12:25:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24234,51 +24234,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut), z toho doba na vyplnění písemného testu je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 17.6.2026 9:18:13</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 12:25:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24863,84 +24863,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 17.6.2026 9:18:13</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 12:25:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E3DB7FE"/>
+    <w:nsid w:val="29491CE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25026,51 +25026,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41B42A6D"/>
+    <w:nsid w:val="0A7C504A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>