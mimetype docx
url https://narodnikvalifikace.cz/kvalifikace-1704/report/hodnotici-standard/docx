--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45935E9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45935E9F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45935E9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F9E64C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F9E64C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F9E64C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 12:25:55</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 13:44:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 12:25:55</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 13:44:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3654,51 +3654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 12:25:55</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 13:44:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5051,51 +5051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 12:25:55</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 13:44:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5691,51 +5691,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 12:25:55</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 13:44:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15599,51 +15599,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 12:25:55</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 13:44:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21323,51 +21323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 12:25:55</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 13:44:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22718,51 +22718,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 12:25:55</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 13:44:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24234,51 +24234,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut), z toho doba na vyplnění písemného testu je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 12:25:55</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 13:44:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24863,84 +24863,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 12:25:55</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 13:44:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="29491CE3"/>
+    <w:nsid w:val="2333BF83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25026,51 +25026,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A7C504A"/>
+    <w:nsid w:val="7AF56010"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>