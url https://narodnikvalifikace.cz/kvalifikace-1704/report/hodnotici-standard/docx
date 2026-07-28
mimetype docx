--- v5 (2026-07-07)
+++ v6 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F9E64C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F9E64C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F9E64C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A20D383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A20D383" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A20D383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 13:44:46</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.7.2026 4:35:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 13:44:46</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.7.2026 4:35:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3654,51 +3654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 13:44:46</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.7.2026 4:35:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5051,51 +5051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 13:44:46</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.7.2026 4:35:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5691,51 +5691,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 13:44:46</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.7.2026 4:35:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15599,51 +15599,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 13:44:46</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.7.2026 4:35:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21323,51 +21323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 13:44:46</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.7.2026 4:35:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22718,51 +22718,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 13:44:46</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.7.2026 4:35:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24234,51 +24234,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut), z toho doba na vyplnění písemného testu je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 13:44:46</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.7.2026 4:35:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24863,84 +24863,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 7.7.2026 13:44:46</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.7.2026 4:35:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2333BF83"/>
+    <w:nsid w:val="6F6D34CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25026,51 +25026,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AF56010"/>
+    <w:nsid w:val="4972162B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>