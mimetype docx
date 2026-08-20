--- v6 (2026-07-28)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A20D383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A20D383" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A20D383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CAEB0C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CAEB0C5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CAEB0C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.7.2026 4:35:10</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 20.8.2026 17:58:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.7.2026 4:35:10</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 20.8.2026 17:58:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3654,51 +3654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.7.2026 4:35:10</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 20.8.2026 17:58:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5051,51 +5051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.7.2026 4:35:10</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 20.8.2026 17:58:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5691,51 +5691,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.7.2026 4:35:10</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 20.8.2026 17:58:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15599,51 +15599,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.7.2026 4:35:10</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 20.8.2026 17:58:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21323,51 +21323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.7.2026 4:35:10</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 20.8.2026 17:58:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22718,51 +22718,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.7.2026 4:35:10</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 20.8.2026 17:58:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24234,51 +24234,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut), z toho doba na vyplnění písemného testu je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.7.2026 4:35:10</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 20.8.2026 17:58:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24863,84 +24863,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 28.7.2026 4:35:10</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 20.8.2026 17:58:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6F6D34CD"/>
+    <w:nsid w:val="3827EE0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25026,51 +25026,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4972162B"/>
+    <w:nsid w:val="53026FE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>