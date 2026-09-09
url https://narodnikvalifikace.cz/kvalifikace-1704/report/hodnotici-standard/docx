--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CAEB0C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CAEB0C5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CAEB0C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DB27B0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DB27B0C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DB27B0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 20.8.2026 17:58:19</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 9.9.2026 20:17:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 20.8.2026 17:58:19</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 9.9.2026 20:17:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3654,51 +3654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 20.8.2026 17:58:19</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 9.9.2026 20:17:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5051,51 +5051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 20.8.2026 17:58:19</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 9.9.2026 20:17:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5691,51 +5691,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 20.8.2026 17:58:19</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 9.9.2026 20:17:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15599,51 +15599,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 20.8.2026 17:58:19</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 9.9.2026 20:17:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21323,51 +21323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 20.8.2026 17:58:19</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 9.9.2026 20:17:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22718,51 +22718,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 20.8.2026 17:58:19</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 9.9.2026 20:17:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24234,51 +24234,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut), z toho doba na vyplnění písemného testu je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 20.8.2026 17:58:19</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 9.9.2026 20:17:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24863,84 +24863,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výjezdové skupiny, 20.8.2026 17:58:19</w:t>
+        <w:t>Pracovník/pracovnice výjezdové skupiny, 9.9.2026 20:17:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3827EE0E"/>
+    <w:nsid w:val="7D8D8419"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25026,51 +25026,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53026FE4"/>
+    <w:nsid w:val="387968F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>