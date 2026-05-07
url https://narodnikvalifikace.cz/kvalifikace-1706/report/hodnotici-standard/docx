--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5018862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5018862" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5018862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A999A42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A999A42" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A999A42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 16.4.2026 22:52:26</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 19:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) a d) a jedno z kritérií b) nebo c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 16.4.2026 22:52:26</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 19:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 16.4.2026 22:52:26</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 19:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit jedno z kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 16.4.2026 22:52:26</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 19:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4428,51 +4428,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kriteria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 16.4.2026 22:52:26</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 19:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14047,51 +14047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozvánce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 16.4.2026 22:52:26</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 19:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16791,51 +16791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 16.4.2026 22:52:26</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 19:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17647,51 +17647,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 16.4.2026 22:52:26</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 19:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18164,84 +18164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>TRIVIS Centrum profesní přípravy, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 16.4.2026 22:52:26</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 19:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="69DB51E3"/>
+    <w:nsid w:val="609FDD9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18327,51 +18327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C7A145B"/>
+    <w:nsid w:val="63053E3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18457,51 +18457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2076F6B5"/>
+    <w:nsid w:val="78AF97C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18587,51 +18587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1E4E9155"/>
+    <w:nsid w:val="1C49458E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>