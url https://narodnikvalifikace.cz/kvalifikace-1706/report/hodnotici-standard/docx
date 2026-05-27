--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A999A42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A999A42" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A999A42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BAF4F12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BAF4F12" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BAF4F12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 19:01:29</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 0:56:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) a d) a jedno z kritérií b) nebo c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 19:01:29</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 0:56:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 19:01:29</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 0:56:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit jedno z kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 19:01:29</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 0:56:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4428,51 +4428,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kriteria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 19:01:29</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 0:56:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14047,51 +14047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozvánce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 19:01:29</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 0:56:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16791,51 +16791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 19:01:29</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 0:56:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17647,51 +17647,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 19:01:29</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 0:56:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18164,84 +18164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>TRIVIS Centrum profesní přípravy, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 19:01:29</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 0:56:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="609FDD9E"/>
+    <w:nsid w:val="505BA89D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18327,51 +18327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63053E3A"/>
+    <w:nsid w:val="35A05FDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18457,51 +18457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="78AF97C1"/>
+    <w:nsid w:val="001169AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18587,51 +18587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1C49458E"/>
+    <w:nsid w:val="6729EDC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>