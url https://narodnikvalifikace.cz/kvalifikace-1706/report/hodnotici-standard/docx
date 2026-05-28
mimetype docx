--- v2 (2026-05-27)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BAF4F12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BAF4F12" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BAF4F12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R563A281F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR563A281F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR563A281F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 0:56:32</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:16:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) a d) a jedno z kritérií b) nebo c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 0:56:32</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:16:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 0:56:32</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:16:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit jedno z kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 0:56:32</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:16:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4428,51 +4428,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kriteria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 0:56:32</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:16:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14047,51 +14047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozvánce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 0:56:32</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:16:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16791,51 +16791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 0:56:32</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:16:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17647,51 +17647,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 0:56:32</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:16:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18164,84 +18164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>TRIVIS Centrum profesní přípravy, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 0:56:32</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:16:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="505BA89D"/>
+    <w:nsid w:val="459BB2B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18327,51 +18327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35A05FDA"/>
+    <w:nsid w:val="00070C27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18457,51 +18457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="001169AD"/>
+    <w:nsid w:val="5F129072"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18587,51 +18587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6729EDC7"/>
+    <w:nsid w:val="1DAB684B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>