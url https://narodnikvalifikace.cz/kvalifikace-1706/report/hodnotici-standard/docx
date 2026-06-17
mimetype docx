--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R563A281F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR563A281F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR563A281F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61DFE758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61DFE758" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61DFE758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:16:42</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 9:16:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) a d) a jedno z kritérií b) nebo c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:16:42</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 9:16:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:16:42</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 9:16:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit jedno z kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:16:42</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 9:16:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4428,51 +4428,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kriteria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:16:42</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 9:16:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14047,51 +14047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozvánce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:16:42</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 9:16:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16791,51 +16791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:16:42</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 9:16:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17647,51 +17647,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:16:42</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 9:16:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18164,84 +18164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>TRIVIS Centrum profesní přípravy, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:16:42</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 9:16:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="459BB2B0"/>
+    <w:nsid w:val="3A82E241"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18327,51 +18327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00070C27"/>
+    <w:nsid w:val="60CA1C48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18457,51 +18457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F129072"/>
+    <w:nsid w:val="66AFDB11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18587,51 +18587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1DAB684B"/>
+    <w:nsid w:val="1361F3A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>