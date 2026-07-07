--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61DFE758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61DFE758" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61DFE758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6EFE2CDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6EFE2CDB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6EFE2CDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 9:16:27</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 10:48:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) a d) a jedno z kritérií b) nebo c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 9:16:27</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 10:48:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 9:16:27</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 10:48:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit jedno z kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 9:16:27</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 10:48:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4428,51 +4428,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kriteria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 9:16:27</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 10:48:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14047,51 +14047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozvánce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 9:16:27</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 10:48:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16791,51 +16791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 9:16:27</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 10:48:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17647,51 +17647,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 9:16:27</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 10:48:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18164,84 +18164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>TRIVIS Centrum profesní přípravy, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 9:16:27</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 10:48:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A82E241"/>
+    <w:nsid w:val="74A9C2E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18327,51 +18327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60CA1C48"/>
+    <w:nsid w:val="136059EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18457,51 +18457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="66AFDB11"/>
+    <w:nsid w:val="6C6AA855"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18587,51 +18587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1361F3A0"/>
+    <w:nsid w:val="0574BA88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>