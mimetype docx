--- v5 (2026-07-07)
+++ v6 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6EFE2CDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6EFE2CDB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6EFE2CDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4AE45821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4AE45821" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4AE45821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 10:48:56</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 13:54:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) a d) a jedno z kritérií b) nebo c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 10:48:56</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 13:54:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 10:48:56</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 13:54:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit jedno z kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 10:48:56</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 13:54:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4428,51 +4428,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kriteria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 10:48:56</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 13:54:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14047,51 +14047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozvánce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 10:48:56</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 13:54:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16791,51 +16791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 10:48:56</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 13:54:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17647,51 +17647,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 10:48:56</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 13:54:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18164,84 +18164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>TRIVIS Centrum profesní přípravy, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 10:48:56</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 13:54:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="74A9C2E2"/>
+    <w:nsid w:val="418AE16A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18327,51 +18327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="136059EF"/>
+    <w:nsid w:val="6E93ABEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18457,51 +18457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6C6AA855"/>
+    <w:nsid w:val="4E878571"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18587,51 +18587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0574BA88"/>
+    <w:nsid w:val="2E68D879"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>