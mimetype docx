--- v6 (2026-07-27)
+++ v7 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4AE45821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4AE45821" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4AE45821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B2E3005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B2E3005" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B2E3005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 13:54:04</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 18:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) a d) a jedno z kritérií b) nebo c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 13:54:04</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 18:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 13:54:04</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 18:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit jedno z kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 13:54:04</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 18:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4428,51 +4428,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kriteria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 13:54:04</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 18:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14047,51 +14047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozvánce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 13:54:04</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 18:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16791,51 +16791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 13:54:05</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 18:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17647,51 +17647,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 13:54:05</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 18:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18164,84 +18164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>TRIVIS Centrum profesní přípravy, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 13:54:05</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 18:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="418AE16A"/>
+    <w:nsid w:val="36B954F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18327,51 +18327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E93ABEB"/>
+    <w:nsid w:val="67A5A461"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18457,51 +18457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E878571"/>
+    <w:nsid w:val="2843285E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18587,51 +18587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2E68D879"/>
+    <w:nsid w:val="6EB5FE59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>