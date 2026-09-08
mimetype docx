--- v7 (2026-08-17)
+++ v8 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B2E3005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B2E3005" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B2E3005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A6B6040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A6B6040" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A6B6040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 18:17:35</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 8.9.2026 5:29:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) a d) a jedno z kritérií b) nebo c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 18:17:35</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 8.9.2026 5:29:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 18:17:35</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 8.9.2026 5:29:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit jedno z kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 18:17:35</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 8.9.2026 5:29:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4428,51 +4428,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kriteria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 18:17:35</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 8.9.2026 5:29:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14047,51 +14047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozvánce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 18:17:35</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 8.9.2026 5:29:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16791,51 +16791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 18:17:35</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 8.9.2026 5:29:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17647,51 +17647,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 18:17:35</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 8.9.2026 5:29:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18164,84 +18164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>TRIVIS Centrum profesní přípravy, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 18:17:35</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 8.9.2026 5:29:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="36B954F9"/>
+    <w:nsid w:val="71B2D582"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18327,51 +18327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67A5A461"/>
+    <w:nsid w:val="0FD69A8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18457,51 +18457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2843285E"/>
+    <w:nsid w:val="0E79D920"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18587,51 +18587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6EB5FE59"/>
+    <w:nsid w:val="023BBA26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>