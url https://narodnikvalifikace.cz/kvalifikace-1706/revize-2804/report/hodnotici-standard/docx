--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13C9FF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13C9FF5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13C9FF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27F1D5D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27F1D5D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27F1D5D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.4.2026 7:08:11</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 18:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) a d) a jedno z kritérií b) nebo c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.4.2026 7:08:11</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 18:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.4.2026 7:08:11</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 18:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit jedno z kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.4.2026 7:08:11</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 18:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4428,51 +4428,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kriteria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.4.2026 7:08:11</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 18:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14047,51 +14047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozvánce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.4.2026 7:08:11</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 18:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16791,51 +16791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.4.2026 7:08:11</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 18:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17647,51 +17647,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.4.2026 7:08:11</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 18:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18164,84 +18164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>TRIVIS Centrum profesní přípravy, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.4.2026 7:08:11</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 18:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0BA96834"/>
+    <w:nsid w:val="3F18021C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18327,51 +18327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65115DE1"/>
+    <w:nsid w:val="57768CC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18457,51 +18457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0389A574"/>
+    <w:nsid w:val="343C2058"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18587,51 +18587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="72E5956A"/>
+    <w:nsid w:val="60586F3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>