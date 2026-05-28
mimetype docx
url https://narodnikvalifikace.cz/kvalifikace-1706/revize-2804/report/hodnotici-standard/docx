--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27F1D5D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27F1D5D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27F1D5D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E409A6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E409A6E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E409A6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 18:48:02</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:31:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) a d) a jedno z kritérií b) nebo c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 18:48:02</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:31:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 18:48:02</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:31:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit jedno z kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 18:48:02</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:31:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4428,51 +4428,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kriteria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 18:48:02</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:31:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14047,51 +14047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozvánce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 18:48:02</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:31:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16791,51 +16791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 18:48:02</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:31:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17647,51 +17647,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 18:48:02</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:31:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18164,84 +18164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>TRIVIS Centrum profesní přípravy, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.5.2026 18:48:02</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:31:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3F18021C"/>
+    <w:nsid w:val="1D217464"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18327,51 +18327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57768CC5"/>
+    <w:nsid w:val="70798B76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18457,51 +18457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="343C2058"/>
+    <w:nsid w:val="6DB0B463"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18587,51 +18587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="60586F3F"/>
+    <w:nsid w:val="6C6BA861"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>