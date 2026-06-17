--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E409A6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E409A6E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E409A6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBB7B6B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBB7B6B0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBB7B6B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:31:13</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 14:44:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) a d) a jedno z kritérií b) nebo c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:31:13</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 14:44:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:31:13</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 14:44:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit jedno z kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:31:13</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 14:44:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4428,51 +4428,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kriteria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:31:13</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 14:44:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14047,51 +14047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozvánce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:31:13</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 14:44:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16791,51 +16791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:31:13</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 14:44:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17647,51 +17647,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:31:13</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 14:44:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18164,84 +18164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>TRIVIS Centrum profesní přípravy, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 28.5.2026 4:31:13</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 14:44:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D217464"/>
+    <w:nsid w:val="4060D40B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18327,51 +18327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70798B76"/>
+    <w:nsid w:val="4601A97E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18457,51 +18457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6DB0B463"/>
+    <w:nsid w:val="3F5FE321"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18587,51 +18587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6C6BA861"/>
+    <w:nsid w:val="01002BDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>