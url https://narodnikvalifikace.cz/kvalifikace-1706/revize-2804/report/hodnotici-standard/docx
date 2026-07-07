--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBB7B6B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBB7B6B0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBB7B6B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38E9AEB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38E9AEB3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38E9AEB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 14:44:25</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 17:18:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) a d) a jedno z kritérií b) nebo c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 14:44:25</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 17:18:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 14:44:25</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 17:18:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit jedno z kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 14:44:25</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 17:18:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4428,51 +4428,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kriteria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 14:44:25</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 17:18:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14047,51 +14047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozvánce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 14:44:25</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 17:18:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16791,51 +16791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 14:44:25</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 17:18:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17647,51 +17647,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 14:44:25</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 17:18:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18164,84 +18164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>TRIVIS Centrum profesní přípravy, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.6.2026 14:44:25</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 17:18:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4060D40B"/>
+    <w:nsid w:val="2A339005"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18327,51 +18327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4601A97E"/>
+    <w:nsid w:val="38A89DD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18457,51 +18457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3F5FE321"/>
+    <w:nsid w:val="3266188B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18587,51 +18587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="01002BDA"/>
+    <w:nsid w:val="64AB2EDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>