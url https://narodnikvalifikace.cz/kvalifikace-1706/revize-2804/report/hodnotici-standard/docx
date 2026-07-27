--- v4 (2026-07-07)
+++ v5 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38E9AEB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38E9AEB3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38E9AEB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DCB50E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DCB50E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DCB50E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 17:18:10</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 18:54:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) a d) a jedno z kritérií b) nebo c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 17:18:10</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 18:54:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 17:18:10</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 18:54:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit jedno z kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 17:18:10</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 18:54:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4428,51 +4428,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kriteria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 17:18:10</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 18:54:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14047,51 +14047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozvánce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 17:18:10</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 18:54:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16791,51 +16791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 17:18:10</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 18:54:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17647,51 +17647,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 17:18:10</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 18:54:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18164,84 +18164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>TRIVIS Centrum profesní přípravy, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 7.7.2026 17:18:10</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 18:54:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2A339005"/>
+    <w:nsid w:val="16DD0440"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18327,51 +18327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38A89DD8"/>
+    <w:nsid w:val="4AFB0BE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18457,51 +18457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3266188B"/>
+    <w:nsid w:val="171D166D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18587,51 +18587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="64AB2EDC"/>
+    <w:nsid w:val="05ED6C8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>