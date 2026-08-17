--- v5 (2026-07-27)
+++ v6 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DCB50E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DCB50E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DCB50E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BD811DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BD811DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BD811DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 18:54:46</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 22:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) a d) a jedno z kritérií b) nebo c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 18:54:46</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 22:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 18:54:46</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 22:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit jedno z kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 18:54:46</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 22:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4428,51 +4428,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kriteria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 18:54:46</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 22:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14047,51 +14047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozvánce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 18:54:46</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 22:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16791,51 +16791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 18:54:46</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 22:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17647,51 +17647,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 18:54:46</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 22:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18164,84 +18164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>TRIVIS Centrum profesní přípravy, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 27.7.2026 18:54:46</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 22:23:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="16DD0440"/>
+    <w:nsid w:val="5DC1EDF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18327,51 +18327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AFB0BE6"/>
+    <w:nsid w:val="0F41DB34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18457,51 +18457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="171D166D"/>
+    <w:nsid w:val="69507C4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18587,51 +18587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="05ED6C8B"/>
+    <w:nsid w:val="601697D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>