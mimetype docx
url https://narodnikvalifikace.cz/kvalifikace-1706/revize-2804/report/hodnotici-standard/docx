--- v6 (2026-08-17)
+++ v7 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BD811DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BD811DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BD811DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B4795EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B4795EE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B4795EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 22.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 22:23:47</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 8.9.2026 8:44:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) a d) a jedno z kritérií b) nebo c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 22:23:47</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 8.9.2026 8:44:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 22:23:47</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 8.9.2026 8:44:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit jedno z kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 22:23:47</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 8.9.2026 8:44:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4428,51 +4428,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kriteria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 22:23:47</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 8.9.2026 8:44:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14047,51 +14047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozvánce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 22:23:47</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 8.9.2026 8:44:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16791,51 +16791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 22:23:47</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 8.9.2026 8:44:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17647,51 +17647,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 22:23:47</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 8.9.2026 8:44:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18164,84 +18164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>TRIVIS Centrum profesní přípravy, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent / bezpečnostní referentka, 17.8.2026 22:23:47</w:t>
+        <w:t>Bezpečnostní referent / bezpečnostní referentka, 8.9.2026 8:44:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5DC1EDF2"/>
+    <w:nsid w:val="7E89D744"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18327,51 +18327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F41DB34"/>
+    <w:nsid w:val="2CF93A2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18457,51 +18457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="69507C4B"/>
+    <w:nsid w:val="6C4561CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18587,51 +18587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="601697D9"/>
+    <w:nsid w:val="59BA53F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>