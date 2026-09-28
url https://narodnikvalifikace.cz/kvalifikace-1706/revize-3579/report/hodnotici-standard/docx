--- v6 (2026-09-08)
+++ v7 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RED30BC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRED30BC3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRED30BC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1636223E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1636223E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1636223E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 22.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent/referentka, 8.9.2026 7:41:40</w:t>
+        <w:t>Bezpečnostní referent/referentka, 28.9.2026 13:55:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent/referentka, 8.9.2026 7:41:40</w:t>
+        <w:t>Bezpečnostní referent/referentka, 28.9.2026 13:55:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent/referentka, 8.9.2026 7:41:40</w:t>
+        <w:t>Bezpečnostní referent/referentka, 28.9.2026 13:55:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3707,51 +3707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritérium a) nebo b) nebo c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent/referentka, 8.9.2026 7:41:40</w:t>
+        <w:t>Bezpečnostní referent/referentka, 28.9.2026 13:55:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4624,51 +4624,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent/referentka, 8.9.2026 7:41:40</w:t>
+        <w:t>Bezpečnostní referent/referentka, 28.9.2026 13:55:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6084,51 +6084,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent/referentka, 8.9.2026 7:41:40</w:t>
+        <w:t>Bezpečnostní referent/referentka, 28.9.2026 13:55:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6397,51 +6397,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška se konmá v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent/referentka, 8.9.2026 7:41:40</w:t>
+        <w:t>Bezpečnostní referent/referentka, 28.9.2026 13:55:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6970,84 +6970,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent/referentka, 8.9.2026 7:41:40</w:t>
+        <w:t>Bezpečnostní referent/referentka, 28.9.2026 13:55:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C271E1E"/>
+    <w:nsid w:val="6919D3B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7133,51 +7133,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B36F31A"/>
+    <w:nsid w:val="053FFD1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7263,51 +7263,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4AE03499"/>
+    <w:nsid w:val="0425D8D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>