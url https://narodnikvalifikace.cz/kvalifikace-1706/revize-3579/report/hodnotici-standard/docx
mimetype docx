--- v7 (2026-09-28)
+++ v8 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1636223E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1636223E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1636223E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6837D319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6837D319" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6837D319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 22.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent/referentka, 28.9.2026 13:55:47</w:t>
+        <w:t>Bezpečnostní referent/referentka, 18.10.2026 18:25:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent/referentka, 28.9.2026 13:55:47</w:t>
+        <w:t>Bezpečnostní referent/referentka, 18.10.2026 18:25:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent/referentka, 28.9.2026 13:55:47</w:t>
+        <w:t>Bezpečnostní referent/referentka, 18.10.2026 18:25:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3707,51 +3707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritérium a) nebo b) nebo c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent/referentka, 28.9.2026 13:55:47</w:t>
+        <w:t>Bezpečnostní referent/referentka, 18.10.2026 18:25:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4624,51 +4624,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent/referentka, 28.9.2026 13:55:47</w:t>
+        <w:t>Bezpečnostní referent/referentka, 18.10.2026 18:25:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6084,51 +6084,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent/referentka, 28.9.2026 13:55:47</w:t>
+        <w:t>Bezpečnostní referent/referentka, 18.10.2026 18:25:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6397,51 +6397,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška se konmá v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent/referentka, 28.9.2026 13:55:47</w:t>
+        <w:t>Bezpečnostní referent/referentka, 18.10.2026 18:25:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6970,84 +6970,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent/referentka, 28.9.2026 13:55:47</w:t>
+        <w:t>Bezpečnostní referent/referentka, 18.10.2026 18:25:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6919D3B8"/>
+    <w:nsid w:val="598ACC1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7133,51 +7133,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="053FFD1B"/>
+    <w:nsid w:val="3B490D83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7263,51 +7263,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0425D8D2"/>
+    <w:nsid w:val="74EEE331"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>