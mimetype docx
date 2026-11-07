--- v8 (2026-10-18)
+++ v9 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6837D319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6837D319" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6837D319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7EFAA003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7EFAA003" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7EFAA003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 22.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent/referentka, 18.10.2026 18:25:02</w:t>
+        <w:t>Bezpečnostní referent/referentka, 7.11.2026 17:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent/referentka, 18.10.2026 18:25:02</w:t>
+        <w:t>Bezpečnostní referent/referentka, 7.11.2026 17:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent/referentka, 18.10.2026 18:25:02</w:t>
+        <w:t>Bezpečnostní referent/referentka, 7.11.2026 17:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3707,51 +3707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritérium a) nebo b) nebo c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent/referentka, 18.10.2026 18:25:02</w:t>
+        <w:t>Bezpečnostní referent/referentka, 7.11.2026 17:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4624,51 +4624,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent/referentka, 18.10.2026 18:25:02</w:t>
+        <w:t>Bezpečnostní referent/referentka, 7.11.2026 17:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4896,51 +4896,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vysokoškolské vzdělání a 5 let praxe v oboru ostraha majetku a osob (viz. nařízení vlády č. 288/2010 Sb., o obsahových náplních jednotlivých živností) nebo oboru příbuzném (viz § 7 (4) zákona č. 455/1991 Sb. v aktuálním znění), nebo minimálně 5 let pedagogické praxe v oboru bezpečnostně právní činnost a bezpečnostní služby (doložit vysokoškolským diplomem a dokumenty prokazujícími praxi),</w:t>
+        <w:t>vysokoškolské vzdělání a 5 let praxe v oboru ostraha majetku a osob (viz. nařízení vlády č. 288/2010 Sb., o obsahových náplních jednotlivých živností) nebo oboru příbuzném (viz § 7 (4) zákona č. 455/1991 Sb. v aktuálním znění), nebo minimálně 5 let pedagogické praxe v oboru bezpečnostně právní činnost a bezpečnostní služby (doložit vysokoškolským diplomem a dokumenty prokazujícími praxi),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7809" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4955,51 +4955,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•mít uživatelskou dovednost práce s počítačem a internetem (doložit čestným prohlášením).</w:t>
+        <w:t>mít uživatelskou dovednost práce s počítačem a internetem (doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7809" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5719,51 +5719,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•vhodné prostory k vykonání zkoušky, zejména místnost pro provedení písemné části zkoušky a dále pracoviště (místnost či místo) umožňující přípravu a řádné řešení zadaných typových situací, </w:t>
+        <w:t xml:space="preserve">vhodné prostory k vykonání zkoušky, zejména místnost pro provedení písemné části zkoušky a dále pracoviště (místnost či místo) umožňující přípravu a řádné řešení zadaných typových situací, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3907" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11078"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5778,51 +5778,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•scénáře a zadání, vstupní údaje, grafické podklady a ostatní informace nezbytné pro vypracování řešení a odpovědí podle jednotlivých hodnoticích kritérií,</w:t>
+        <w:t>scénáře a zadání, vstupní údaje, grafické podklady a ostatní informace nezbytné pro vypracování řešení a odpovědí podle jednotlivých hodnoticích kritérií,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3907" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11078"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5837,51 +5837,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•formalizované a jiné záznamní a evidenční pomůcky nezbytné pro práci žadatele, </w:t>
+        <w:t xml:space="preserve">formalizované a jiné záznamní a evidenční pomůcky nezbytné pro práci žadatele, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3907" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11078"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5896,51 +5896,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•figurant pro ověření kritéria a) kompetence Vykonávání zásahových akcí při narušení bezpečnosti chráněných objektů, zadržování narušitelů s použitím věcných bezpečnostních prostředků a zbraní, může být k tomu zvlášť určená a poučená osoba nebo člen zkušební komise,</w:t>
+        <w:t>figurant pro ověření kritéria a) kompetence Vykonávání zásahových akcí při narušení bezpečnosti chráněných objektů, zadržování narušitelů s použitím věcných bezpečnostních prostředků a zbraní, může být k tomu zvlášť určená a poučená osoba nebo člen zkušební komise,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3907" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11078"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5955,51 +5955,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•PC, texty právních předpisů, záznamní a ostatní pomůcky nezbytné pro práci komise.</w:t>
+        <w:t>PC, texty právních předpisů, záznamní a ostatní pomůcky nezbytné pro práci komise.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="3907" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11078"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6084,51 +6084,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent/referentka, 18.10.2026 18:25:02</w:t>
+        <w:t>Bezpečnostní referent/referentka, 7.11.2026 17:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6397,51 +6397,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška se konmá v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent/referentka, 18.10.2026 18:25:02</w:t>
+        <w:t>Bezpečnostní referent/referentka, 7.11.2026 17:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6970,84 +6970,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní referent/referentka, 18.10.2026 18:25:02</w:t>
+        <w:t>Bezpečnostní referent/referentka, 7.11.2026 17:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="598ACC1B"/>
+    <w:nsid w:val="732F184E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7133,51 +7133,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B490D83"/>
+    <w:nsid w:val="5DEBC071"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7263,51 +7263,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74EEE331"/>
+    <w:nsid w:val="200C1CD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>