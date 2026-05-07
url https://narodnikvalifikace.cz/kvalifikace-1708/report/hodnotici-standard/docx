--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E0A148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E0A148" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E0A148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R487CCDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR487CCDE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR487CCDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 17.4.2026 1:56:29</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 7.5.2026 18:12:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 17.4.2026 1:56:29</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 7.5.2026 18:12:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 17.4.2026 1:56:29</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 7.5.2026 18:12:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3707,51 +3707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 17.4.2026 1:56:29</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 7.5.2026 18:12:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13190,51 +13190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odborné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 17.4.2026 1:56:29</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 7.5.2026 18:12:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16230,51 +16230,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 17.4.2026 1:56:29</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 7.5.2026 18:12:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17619,51 +17619,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 17.4.2026 1:56:29</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 7.5.2026 18:12:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18192,84 +18192,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 17.4.2026 1:56:29</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 7.5.2026 18:12:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="79FD7EDA"/>
+    <w:nsid w:val="3DEDA791"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18355,51 +18355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20A1F6A8"/>
+    <w:nsid w:val="36F5C863"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18485,51 +18485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5CB73586"/>
+    <w:nsid w:val="39973393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18615,51 +18615,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="26B39446"/>
+    <w:nsid w:val="2BC4B98B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>