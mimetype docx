--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R487CCDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR487CCDE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR487CCDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R727109CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR727109CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR727109CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 7.5.2026 18:12:50</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 28.5.2026 0:13:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 7.5.2026 18:12:50</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 28.5.2026 0:13:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 7.5.2026 18:12:50</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 28.5.2026 0:13:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3707,51 +3707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 7.5.2026 18:12:50</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 28.5.2026 0:13:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13190,51 +13190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odborné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 7.5.2026 18:12:50</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 28.5.2026 0:13:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16230,51 +16230,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 7.5.2026 18:12:50</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 28.5.2026 0:13:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17619,51 +17619,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 7.5.2026 18:12:50</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 28.5.2026 0:13:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18192,84 +18192,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 7.5.2026 18:12:50</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 28.5.2026 0:13:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3DEDA791"/>
+    <w:nsid w:val="51019BB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18355,51 +18355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36F5C863"/>
+    <w:nsid w:val="3A6AB3BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18485,51 +18485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="39973393"/>
+    <w:nsid w:val="5161ACE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18615,51 +18615,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2BC4B98B"/>
+    <w:nsid w:val="52424CCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>