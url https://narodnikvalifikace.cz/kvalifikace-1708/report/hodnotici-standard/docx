--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R727109CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR727109CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR727109CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R151389F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR151389F4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR151389F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 28.5.2026 0:13:04</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 17.6.2026 9:36:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 28.5.2026 0:13:04</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 17.6.2026 9:36:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 28.5.2026 0:13:04</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 17.6.2026 9:36:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3707,51 +3707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 28.5.2026 0:13:04</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 17.6.2026 9:36:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13190,51 +13190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odborné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 28.5.2026 0:13:04</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 17.6.2026 9:36:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16230,51 +16230,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 28.5.2026 0:13:04</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 17.6.2026 9:36:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17619,51 +17619,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 28.5.2026 0:13:04</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 17.6.2026 9:36:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18192,84 +18192,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 28.5.2026 0:13:04</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 17.6.2026 9:36:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="51019BB2"/>
+    <w:nsid w:val="0E8EBD15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18355,51 +18355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A6AB3BA"/>
+    <w:nsid w:val="22F10793"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18485,51 +18485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5161ACE6"/>
+    <w:nsid w:val="696B2C81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18615,51 +18615,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="52424CCC"/>
+    <w:nsid w:val="444E1954"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>