--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R151389F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR151389F4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR151389F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C5FED4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C5FED4C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C5FED4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 17.6.2026 9:36:48</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 11.7.2026 2:18:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 17.6.2026 9:36:48</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 11.7.2026 2:18:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 17.6.2026 9:36:48</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 11.7.2026 2:18:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3707,51 +3707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 17.6.2026 9:36:48</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 11.7.2026 2:18:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13190,51 +13190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odborné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 17.6.2026 9:36:48</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 11.7.2026 2:18:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16230,51 +16230,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 17.6.2026 9:36:48</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 11.7.2026 2:18:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17619,51 +17619,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 17.6.2026 9:36:48</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 11.7.2026 2:18:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18192,84 +18192,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 17.6.2026 9:36:48</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 11.7.2026 2:18:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0E8EBD15"/>
+    <w:nsid w:val="147D17F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18355,51 +18355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22F10793"/>
+    <w:nsid w:val="1A65A655"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18485,51 +18485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="696B2C81"/>
+    <w:nsid w:val="407D9793"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18615,51 +18615,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="444E1954"/>
+    <w:nsid w:val="382AB664"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>