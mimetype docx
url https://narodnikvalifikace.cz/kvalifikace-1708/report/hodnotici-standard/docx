--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C5FED4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C5FED4C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C5FED4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB8CFDF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB8CFDF4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB8CFDF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 11.7.2026 2:18:19</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 11:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 11.7.2026 2:18:19</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 11:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 11.7.2026 2:18:19</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 11:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3707,51 +3707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 11.7.2026 2:18:19</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 11:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13190,51 +13190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odborné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 11.7.2026 2:18:19</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 11:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16230,51 +16230,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 11.7.2026 2:18:19</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 11:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17619,51 +17619,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 11.7.2026 2:18:19</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 11:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18192,84 +18192,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 11.7.2026 2:18:19</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 11:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="147D17F9"/>
+    <w:nsid w:val="6A8141EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18355,51 +18355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A65A655"/>
+    <w:nsid w:val="23BE99D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18485,51 +18485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="407D9793"/>
+    <w:nsid w:val="3E13BF9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18615,51 +18615,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="382AB664"/>
+    <w:nsid w:val="0A9144CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>