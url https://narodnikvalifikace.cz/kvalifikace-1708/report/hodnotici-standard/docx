--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB8CFDF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB8CFDF4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB8CFDF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EFB9D85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EFB9D85" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EFB9D85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 11:25:23</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 12:58:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 11:25:23</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 12:58:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 11:25:23</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 12:58:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3707,51 +3707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 11:25:23</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 12:58:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13190,51 +13190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odborné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 11:25:23</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 12:58:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16230,51 +16230,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 11:25:23</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 12:58:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17619,51 +17619,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 11:25:23</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 12:58:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18192,84 +18192,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 11:25:23</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 12:58:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6A8141EF"/>
+    <w:nsid w:val="1398036A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18355,51 +18355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23BE99D9"/>
+    <w:nsid w:val="7F5777F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18485,51 +18485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E13BF9E"/>
+    <w:nsid w:val="29FA5455"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18615,51 +18615,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0A9144CA"/>
+    <w:nsid w:val="50AA0868"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>