--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EFB9D85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EFB9D85" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EFB9D85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDA1AE7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDA1AE7D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDA1AE7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 12:58:21</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 20.8.2026 15:42:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 12:58:21</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 20.8.2026 15:42:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 12:58:21</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 20.8.2026 15:42:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3707,51 +3707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 12:58:21</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 20.8.2026 15:42:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13190,51 +13190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odborné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 12:58:21</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 20.8.2026 15:42:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16230,51 +16230,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 12:58:21</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 20.8.2026 15:42:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17619,51 +17619,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 12:58:21</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 20.8.2026 15:42:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18192,84 +18192,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 31.7.2026 12:58:21</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 20.8.2026 15:42:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1398036A"/>
+    <w:nsid w:val="448FA570"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18355,51 +18355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F5777F2"/>
+    <w:nsid w:val="0B6CC690"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18485,51 +18485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="29FA5455"/>
+    <w:nsid w:val="37A7117A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18615,51 +18615,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="50AA0868"/>
+    <w:nsid w:val="7A6E363F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>