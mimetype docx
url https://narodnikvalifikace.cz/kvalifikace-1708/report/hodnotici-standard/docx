--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDA1AE7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDA1AE7D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDA1AE7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E7E4038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E7E4038" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E7E4038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 20.8.2026 15:42:41</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 9.9.2026 21:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 20.8.2026 15:42:41</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 9.9.2026 21:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 20.8.2026 15:42:41</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 9.9.2026 21:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3707,51 +3707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 20.8.2026 15:42:41</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 9.9.2026 21:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13190,51 +13190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odborné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 20.8.2026 15:42:41</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 9.9.2026 21:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16230,51 +16230,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 20.8.2026 15:42:41</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 9.9.2026 21:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17619,51 +17619,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 4 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 20.8.2026 15:42:41</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 9.9.2026 21:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18192,84 +18192,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 20.8.2026 15:42:41</w:t>
+        <w:t>Pracovník/pracovnice převozu finanční hotovosti a cenin, 9.9.2026 21:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="448FA570"/>
+    <w:nsid w:val="4D8125EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18355,51 +18355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B6CC690"/>
+    <w:nsid w:val="2309F5A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18485,51 +18485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="37A7117A"/>
+    <w:nsid w:val="0C7FCDAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18615,51 +18615,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7A6E363F"/>
+    <w:nsid w:val="34640C4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>