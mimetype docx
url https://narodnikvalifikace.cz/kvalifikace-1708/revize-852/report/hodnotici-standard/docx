--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R294FBAB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR294FBAB1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR294FBAB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52DDA8EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52DDA8EA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52DDA8EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 07.09.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 21.4.2026 0:07:57</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.5.2026 6:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 21.4.2026 0:07:57</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.5.2026 6:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,51 +3276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 21.4.2026 0:07:57</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.5.2026 6:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3815,51 +3815,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 21.4.2026 0:07:57</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.5.2026 6:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5012,51 +5012,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Členem zkušební komise nemůže být osoba, která je zaměstnavatelem žadatele o zkoušku nebo statutárním orgánem nebo členem statutárního orgánu nebo zaměstnancem stejného subjektu jako je žadatel o zkoušku a ani podnikatel, u kterého žadatel vykonává činnost ostrahy majetku a osob v jiném právním vztahu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 21.4.2026 0:07:57</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.5.2026 6:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6472,51 +6472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 21.4.2026 0:07:57</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.5.2026 6:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6785,51 +6785,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Zkouška se koná v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 21.4.2026 0:07:57</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.5.2026 6:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7302,84 +7302,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Loomis Czech Republic, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 21.4.2026 0:07:57</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.5.2026 6:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1EF3079D"/>
+    <w:nsid w:val="539C7788"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7465,51 +7465,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2657A6BF"/>
+    <w:nsid w:val="1CB088DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7595,51 +7595,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31585437"/>
+    <w:nsid w:val="6775FE44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>