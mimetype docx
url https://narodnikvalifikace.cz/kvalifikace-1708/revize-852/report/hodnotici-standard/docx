--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52DDA8EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52DDA8EA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52DDA8EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D0ABCFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D0ABCFD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D0ABCFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 07.09.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.5.2026 6:00:41</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 17.6.2026 13:31:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.5.2026 6:00:41</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 17.6.2026 13:31:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,51 +3276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.5.2026 6:00:41</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 17.6.2026 13:31:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3815,51 +3815,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.5.2026 6:00:41</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 17.6.2026 13:31:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5012,51 +5012,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Členem zkušební komise nemůže být osoba, která je zaměstnavatelem žadatele o zkoušku nebo statutárním orgánem nebo členem statutárního orgánu nebo zaměstnancem stejného subjektu jako je žadatel o zkoušku a ani podnikatel, u kterého žadatel vykonává činnost ostrahy majetku a osob v jiném právním vztahu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.5.2026 6:00:41</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 17.6.2026 13:31:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6472,51 +6472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.5.2026 6:00:41</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 17.6.2026 13:31:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6785,51 +6785,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Zkouška se koná v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.5.2026 6:00:41</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 17.6.2026 13:31:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7302,84 +7302,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Loomis Czech Republic, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.5.2026 6:00:41</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 17.6.2026 13:31:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="539C7788"/>
+    <w:nsid w:val="1B08FD4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7465,51 +7465,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CB088DE"/>
+    <w:nsid w:val="027B5AF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7595,51 +7595,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6775FE44"/>
+    <w:nsid w:val="24BDE371"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>