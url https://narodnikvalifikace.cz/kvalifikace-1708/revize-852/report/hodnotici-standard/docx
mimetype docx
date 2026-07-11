--- v2 (2026-06-17)
+++ v3 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D0ABCFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D0ABCFD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D0ABCFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BC498B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BC498B0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BC498B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 07.09.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 17.6.2026 13:31:23</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.7.2026 4:56:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 17.6.2026 13:31:23</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.7.2026 4:56:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,51 +3276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 17.6.2026 13:31:23</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.7.2026 4:56:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3815,51 +3815,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 17.6.2026 13:31:23</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.7.2026 4:56:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5012,51 +5012,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Členem zkušební komise nemůže být osoba, která je zaměstnavatelem žadatele o zkoušku nebo statutárním orgánem nebo členem statutárního orgánu nebo zaměstnancem stejného subjektu jako je žadatel o zkoušku a ani podnikatel, u kterého žadatel vykonává činnost ostrahy majetku a osob v jiném právním vztahu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 17.6.2026 13:31:23</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.7.2026 4:56:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6472,51 +6472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 17.6.2026 13:31:23</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.7.2026 4:56:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6785,51 +6785,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Zkouška se koná v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 17.6.2026 13:31:23</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.7.2026 4:56:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7302,84 +7302,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Loomis Czech Republic, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 17.6.2026 13:31:23</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.7.2026 4:56:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1B08FD4D"/>
+    <w:nsid w:val="696CDBAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7465,51 +7465,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="027B5AF1"/>
+    <w:nsid w:val="78DDB3CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7595,51 +7595,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="24BDE371"/>
+    <w:nsid w:val="614CF1BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>