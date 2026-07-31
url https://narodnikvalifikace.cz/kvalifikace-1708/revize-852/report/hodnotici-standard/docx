--- v3 (2026-07-11)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BC498B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BC498B0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BC498B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A869143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A869143" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A869143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 07.09.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.7.2026 4:56:15</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 14:46:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.7.2026 4:56:15</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 14:46:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,51 +3276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.7.2026 4:56:15</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 14:46:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3815,51 +3815,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.7.2026 4:56:15</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 14:46:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5012,51 +5012,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Členem zkušební komise nemůže být osoba, která je zaměstnavatelem žadatele o zkoušku nebo statutárním orgánem nebo členem statutárního orgánu nebo zaměstnancem stejného subjektu jako je žadatel o zkoušku a ani podnikatel, u kterého žadatel vykonává činnost ostrahy majetku a osob v jiném právním vztahu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.7.2026 4:56:15</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 14:46:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6472,51 +6472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.7.2026 4:56:15</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 14:46:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6785,51 +6785,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Zkouška se koná v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.7.2026 4:56:15</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 14:46:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7302,84 +7302,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Loomis Czech Republic, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 11.7.2026 4:56:15</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 14:46:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="696CDBAF"/>
+    <w:nsid w:val="441C44BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7465,51 +7465,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78DDB3CF"/>
+    <w:nsid w:val="69062F8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7595,51 +7595,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="614CF1BC"/>
+    <w:nsid w:val="25ADEF49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>