--- v4 (2026-07-31)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A869143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A869143" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A869143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46B1CE05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46B1CE05" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46B1CE05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 07.09.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 14:46:33</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 17:55:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 14:46:33</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 17:55:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,51 +3276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 14:46:33</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 17:55:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3815,51 +3815,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 14:46:33</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 17:55:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5012,51 +5012,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Členem zkušební komise nemůže být osoba, která je zaměstnavatelem žadatele o zkoušku nebo statutárním orgánem nebo členem statutárního orgánu nebo zaměstnancem stejného subjektu jako je žadatel o zkoušku a ani podnikatel, u kterého žadatel vykonává činnost ostrahy majetku a osob v jiném právním vztahu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 14:46:33</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 17:55:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6472,51 +6472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 14:46:33</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 17:55:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6785,51 +6785,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Zkouška se koná v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 14:46:33</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 17:55:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7302,84 +7302,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Loomis Czech Republic, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 14:46:33</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 17:55:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="441C44BA"/>
+    <w:nsid w:val="3E031365"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7465,51 +7465,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69062F8D"/>
+    <w:nsid w:val="6C159D52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7595,51 +7595,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25ADEF49"/>
+    <w:nsid w:val="3BC13DD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>