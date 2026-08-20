--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46B1CE05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46B1CE05" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46B1CE05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C1D9519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C1D9519" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C1D9519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 07.09.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 17:55:10</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 20.8.2026 20:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 17:55:10</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 20.8.2026 20:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,51 +3276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 17:55:10</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 20.8.2026 20:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3815,51 +3815,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 17:55:10</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 20.8.2026 20:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5012,51 +5012,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Členem zkušební komise nemůže být osoba, která je zaměstnavatelem žadatele o zkoušku nebo statutárním orgánem nebo členem statutárního orgánu nebo zaměstnancem stejného subjektu jako je žadatel o zkoušku a ani podnikatel, u kterého žadatel vykonává činnost ostrahy majetku a osob v jiném právním vztahu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 17:55:10</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 20.8.2026 20:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6472,51 +6472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 17:55:10</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 20.8.2026 20:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6785,51 +6785,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Zkouška se koná v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 17:55:10</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 20.8.2026 20:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7302,84 +7302,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Loomis Czech Republic, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 31.7.2026 17:55:10</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 20.8.2026 20:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3E031365"/>
+    <w:nsid w:val="5EA09AC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7465,51 +7465,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C159D52"/>
+    <w:nsid w:val="1D77D33C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7595,51 +7595,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3BC13DD6"/>
+    <w:nsid w:val="06DE938A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>