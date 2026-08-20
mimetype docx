--- v6 (2026-08-20)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C1D9519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C1D9519" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C1D9519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B9E24EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B9E24EB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B9E24EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 07.09.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 20.8.2026 20:56:27</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 20.8.2026 22:53:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 20.8.2026 20:56:27</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 20.8.2026 22:53:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,51 +3276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 20.8.2026 20:56:27</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 20.8.2026 22:53:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3815,51 +3815,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 20.8.2026 20:56:27</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 20.8.2026 22:53:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5012,51 +5012,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Členem zkušební komise nemůže být osoba, která je zaměstnavatelem žadatele o zkoušku nebo statutárním orgánem nebo členem statutárního orgánu nebo zaměstnancem stejného subjektu jako je žadatel o zkoušku a ani podnikatel, u kterého žadatel vykonává činnost ostrahy majetku a osob v jiném právním vztahu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 20.8.2026 20:56:27</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 20.8.2026 22:53:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6472,51 +6472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 20.8.2026 20:56:27</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 20.8.2026 22:53:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6785,51 +6785,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Zkouška se koná v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 20.8.2026 20:56:27</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 20.8.2026 22:53:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7302,84 +7302,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Loomis Czech Republic, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník převozu finanční hotovosti a cenin, 20.8.2026 20:56:27</w:t>
+        <w:t>Pracovník převozu finanční hotovosti a cenin, 20.8.2026 22:53:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5EA09AC8"/>
+    <w:nsid w:val="086C2307"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7465,51 +7465,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D77D33C"/>
+    <w:nsid w:val="0E32AAE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7595,51 +7595,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06DE938A"/>
+    <w:nsid w:val="25C17B3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>