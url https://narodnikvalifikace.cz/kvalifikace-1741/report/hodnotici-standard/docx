--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R84E2961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR84E2961" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR84E2961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71F0617F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71F0617F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71F0617F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.4.2026 11:14:17</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.5.2026 3:50:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.4.2026 11:14:17</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.5.2026 3:50:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.4.2026 11:14:17</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.5.2026 3:50:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4415,51 +4415,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.4.2026 11:14:17</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.5.2026 3:50:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5690,51 +5690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.4.2026 11:14:17</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.5.2026 3:50:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6087,51 +6087,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.4.2026 11:14:17</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.5.2026 3:50:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14975,51 +14975,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jógové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.4.2026 11:14:17</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.5.2026 3:50:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22554,51 +22554,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.4.2026 11:14:17</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.5.2026 3:50:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30813,51 +30813,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.4.2026 11:14:17</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.5.2026 3:50:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32382,51 +32382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.4.2026 11:14:17</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.5.2026 3:50:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33359,51 +33359,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.4.2026 11:14:17</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.5.2026 3:50:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33932,84 +33932,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká akademie jogy z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.4.2026 11:14:17</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.5.2026 3:50:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1363EE20"/>
+    <w:nsid w:val="1F3DD0E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34095,51 +34095,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36FBBE2A"/>
+    <w:nsid w:val="3F40DFA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34225,51 +34225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D39400D"/>
+    <w:nsid w:val="0480C07E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34355,51 +34355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6C5C0290"/>
+    <w:nsid w:val="1000A717"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>