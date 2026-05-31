--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71F0617F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71F0617F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71F0617F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCC87BD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCC87BD2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCC87BD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.5.2026 3:50:49</w:t>
+        <w:t>Instruktor/instruktorka jógy, 31.5.2026 7:45:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.5.2026 3:50:49</w:t>
+        <w:t>Instruktor/instruktorka jógy, 31.5.2026 7:45:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.5.2026 3:50:49</w:t>
+        <w:t>Instruktor/instruktorka jógy, 31.5.2026 7:45:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4415,51 +4415,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.5.2026 3:50:49</w:t>
+        <w:t>Instruktor/instruktorka jógy, 31.5.2026 7:45:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5690,51 +5690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.5.2026 3:50:49</w:t>
+        <w:t>Instruktor/instruktorka jógy, 31.5.2026 7:45:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6087,51 +6087,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.5.2026 3:50:49</w:t>
+        <w:t>Instruktor/instruktorka jógy, 31.5.2026 7:45:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14975,51 +14975,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jógové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.5.2026 3:50:49</w:t>
+        <w:t>Instruktor/instruktorka jógy, 31.5.2026 7:45:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22554,51 +22554,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.5.2026 3:50:49</w:t>
+        <w:t>Instruktor/instruktorka jógy, 31.5.2026 7:45:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30813,51 +30813,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.5.2026 3:50:49</w:t>
+        <w:t>Instruktor/instruktorka jógy, 31.5.2026 7:45:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32382,51 +32382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.5.2026 3:50:49</w:t>
+        <w:t>Instruktor/instruktorka jógy, 31.5.2026 7:45:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33359,51 +33359,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.5.2026 3:50:49</w:t>
+        <w:t>Instruktor/instruktorka jógy, 31.5.2026 7:45:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33932,84 +33932,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká akademie jogy z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.5.2026 3:50:49</w:t>
+        <w:t>Instruktor/instruktorka jógy, 31.5.2026 7:45:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F3DD0E3"/>
+    <w:nsid w:val="31583CD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34095,51 +34095,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F40DFA9"/>
+    <w:nsid w:val="4342F87C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34225,51 +34225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0480C07E"/>
+    <w:nsid w:val="29DDB7EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34355,51 +34355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1000A717"/>
+    <w:nsid w:val="4528B4A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>