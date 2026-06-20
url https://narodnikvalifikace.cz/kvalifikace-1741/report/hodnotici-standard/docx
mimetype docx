--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCC87BD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCC87BD2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCC87BD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R780CD683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR780CD683" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR780CD683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 31.5.2026 7:45:14</w:t>
+        <w:t>Instruktor/instruktorka jógy, 20.6.2026 15:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 31.5.2026 7:45:14</w:t>
+        <w:t>Instruktor/instruktorka jógy, 20.6.2026 15:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 31.5.2026 7:45:14</w:t>
+        <w:t>Instruktor/instruktorka jógy, 20.6.2026 15:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4415,51 +4415,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 31.5.2026 7:45:14</w:t>
+        <w:t>Instruktor/instruktorka jógy, 20.6.2026 15:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5690,51 +5690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 31.5.2026 7:45:14</w:t>
+        <w:t>Instruktor/instruktorka jógy, 20.6.2026 15:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6087,51 +6087,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 31.5.2026 7:45:14</w:t>
+        <w:t>Instruktor/instruktorka jógy, 20.6.2026 15:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14975,51 +14975,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jógové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 31.5.2026 7:45:14</w:t>
+        <w:t>Instruktor/instruktorka jógy, 20.6.2026 15:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22554,51 +22554,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 31.5.2026 7:45:14</w:t>
+        <w:t>Instruktor/instruktorka jógy, 20.6.2026 15:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30813,51 +30813,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 31.5.2026 7:45:14</w:t>
+        <w:t>Instruktor/instruktorka jógy, 20.6.2026 15:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32382,51 +32382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 31.5.2026 7:45:14</w:t>
+        <w:t>Instruktor/instruktorka jógy, 20.6.2026 15:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33359,51 +33359,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 31.5.2026 7:45:14</w:t>
+        <w:t>Instruktor/instruktorka jógy, 20.6.2026 15:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33932,84 +33932,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká akademie jogy z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 31.5.2026 7:45:14</w:t>
+        <w:t>Instruktor/instruktorka jógy, 20.6.2026 15:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31583CD5"/>
+    <w:nsid w:val="20905F41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34095,51 +34095,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4342F87C"/>
+    <w:nsid w:val="29CE9EBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34225,51 +34225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="29DDB7EA"/>
+    <w:nsid w:val="7F7C59B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34355,51 +34355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4528B4A6"/>
+    <w:nsid w:val="45A0D158"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>