--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R780CD683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR780CD683" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR780CD683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51797A17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51797A17" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51797A17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.6.2026 15:01:26</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.6.2026 15:01:26</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.6.2026 15:01:26</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4415,51 +4415,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.6.2026 15:01:26</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5690,51 +5690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.6.2026 15:01:26</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6087,51 +6087,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.6.2026 15:01:26</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14975,51 +14975,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jógové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.6.2026 15:01:26</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22554,51 +22554,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.6.2026 15:01:26</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30813,51 +30813,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.6.2026 15:01:26</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32382,51 +32382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.6.2026 15:01:26</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33359,51 +33359,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.6.2026 15:01:26</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33932,84 +33932,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká akademie jogy z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.6.2026 15:01:26</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="20905F41"/>
+    <w:nsid w:val="08D267A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34095,51 +34095,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29CE9EBE"/>
+    <w:nsid w:val="004B8E97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34225,51 +34225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7F7C59B6"/>
+    <w:nsid w:val="77D4CD6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34355,51 +34355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="45A0D158"/>
+    <w:nsid w:val="02E972AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>