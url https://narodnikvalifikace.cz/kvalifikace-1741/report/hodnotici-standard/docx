--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51797A17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51797A17" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51797A17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56313C1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56313C1B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56313C1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:21:31</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:30:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:21:31</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:30:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:21:31</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:30:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4415,51 +4415,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:21:31</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:30:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5690,51 +5690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:21:31</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:30:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6087,51 +6087,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:21:31</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:30:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14975,51 +14975,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jógové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:21:31</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:30:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22554,51 +22554,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:21:31</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:30:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30813,51 +30813,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:21:31</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:30:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32382,51 +32382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:21:31</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:30:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33359,51 +33359,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:21:31</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:30:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33932,84 +33932,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká akademie jogy z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:21:31</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:30:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="08D267A1"/>
+    <w:nsid w:val="3FCD438F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34095,51 +34095,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="004B8E97"/>
+    <w:nsid w:val="6F17F71A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34225,51 +34225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="77D4CD6B"/>
+    <w:nsid w:val="662468F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34355,51 +34355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="02E972AB"/>
+    <w:nsid w:val="40A3B148"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>