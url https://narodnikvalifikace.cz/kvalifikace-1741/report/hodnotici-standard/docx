--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56313C1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56313C1B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56313C1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA743412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA743412" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA743412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:30:05</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 7:44:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:30:05</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 7:44:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:30:05</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 7:44:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4415,51 +4415,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:30:05</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 7:44:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5690,51 +5690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:30:05</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 7:44:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6087,51 +6087,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:30:05</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 7:44:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14975,51 +14975,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jógové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:30:05</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 7:44:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22554,51 +22554,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:30:05</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 7:44:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30813,51 +30813,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:30:05</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 7:44:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32382,51 +32382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:30:05</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 7:44:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33359,51 +33359,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:30:05</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 7:44:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33932,84 +33932,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká akademie jogy z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 6:30:05</w:t>
+        <w:t>Instruktor/instruktorka jógy, 11.7.2026 7:44:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3FCD438F"/>
+    <w:nsid w:val="29B8226C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34095,51 +34095,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F17F71A"/>
+    <w:nsid w:val="298C3C76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34225,51 +34225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="662468F5"/>
+    <w:nsid w:val="4DE15A30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34355,51 +34355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="40A3B148"/>
+    <w:nsid w:val="6CA184A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>