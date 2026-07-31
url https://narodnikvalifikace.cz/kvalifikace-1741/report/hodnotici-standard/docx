--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA743412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA743412" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA743412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1AAB1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1AAB1983" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1AAB1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 7:44:00</w:t>
+        <w:t>Instruktor/instruktorka jógy, 31.7.2026 14:31:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 7:44:00</w:t>
+        <w:t>Instruktor/instruktorka jógy, 31.7.2026 14:31:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 7:44:00</w:t>
+        <w:t>Instruktor/instruktorka jógy, 31.7.2026 14:31:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4415,51 +4415,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 7:44:00</w:t>
+        <w:t>Instruktor/instruktorka jógy, 31.7.2026 14:31:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5690,51 +5690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 7:44:00</w:t>
+        <w:t>Instruktor/instruktorka jógy, 31.7.2026 14:31:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6087,51 +6087,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 7:44:00</w:t>
+        <w:t>Instruktor/instruktorka jógy, 31.7.2026 14:31:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14975,51 +14975,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jógové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 7:44:00</w:t>
+        <w:t>Instruktor/instruktorka jógy, 31.7.2026 14:31:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22554,51 +22554,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 7:44:00</w:t>
+        <w:t>Instruktor/instruktorka jógy, 31.7.2026 14:31:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30813,51 +30813,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 7:44:00</w:t>
+        <w:t>Instruktor/instruktorka jógy, 31.7.2026 14:31:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32382,51 +32382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 7:44:00</w:t>
+        <w:t>Instruktor/instruktorka jógy, 31.7.2026 14:31:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33359,51 +33359,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 7:44:00</w:t>
+        <w:t>Instruktor/instruktorka jógy, 31.7.2026 14:31:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33932,84 +33932,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká akademie jogy z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 11.7.2026 7:44:00</w:t>
+        <w:t>Instruktor/instruktorka jógy, 31.7.2026 14:31:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="29B8226C"/>
+    <w:nsid w:val="2463389F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34095,51 +34095,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="298C3C76"/>
+    <w:nsid w:val="2503A7EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34225,51 +34225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4DE15A30"/>
+    <w:nsid w:val="75F0B1E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34355,51 +34355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6CA184A9"/>
+    <w:nsid w:val="21A1F097"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>