--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1AAB1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1AAB1983" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1AAB1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FD3FA71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FD3FA71" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FD3FA71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 31.7.2026 14:31:23</w:t>
+        <w:t>Instruktor/instruktorka jógy, 20.8.2026 19:55:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 31.7.2026 14:31:23</w:t>
+        <w:t>Instruktor/instruktorka jógy, 20.8.2026 19:55:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 31.7.2026 14:31:23</w:t>
+        <w:t>Instruktor/instruktorka jógy, 20.8.2026 19:55:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4415,51 +4415,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 31.7.2026 14:31:23</w:t>
+        <w:t>Instruktor/instruktorka jógy, 20.8.2026 19:55:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5690,51 +5690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 31.7.2026 14:31:23</w:t>
+        <w:t>Instruktor/instruktorka jógy, 20.8.2026 19:55:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6087,51 +6087,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 31.7.2026 14:31:23</w:t>
+        <w:t>Instruktor/instruktorka jógy, 20.8.2026 19:55:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14975,51 +14975,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jógové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 31.7.2026 14:31:23</w:t>
+        <w:t>Instruktor/instruktorka jógy, 20.8.2026 19:55:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22554,51 +22554,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 31.7.2026 14:31:23</w:t>
+        <w:t>Instruktor/instruktorka jógy, 20.8.2026 19:55:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30813,51 +30813,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 31.7.2026 14:31:23</w:t>
+        <w:t>Instruktor/instruktorka jógy, 20.8.2026 19:55:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32382,51 +32382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 31.7.2026 14:31:23</w:t>
+        <w:t>Instruktor/instruktorka jógy, 20.8.2026 19:55:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33359,51 +33359,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 31.7.2026 14:31:23</w:t>
+        <w:t>Instruktor/instruktorka jógy, 20.8.2026 19:55:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33932,84 +33932,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká akademie jogy z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 31.7.2026 14:31:23</w:t>
+        <w:t>Instruktor/instruktorka jógy, 20.8.2026 19:55:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2463389F"/>
+    <w:nsid w:val="07F68EB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34095,51 +34095,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2503A7EF"/>
+    <w:nsid w:val="6ED9B7CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34225,51 +34225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75F0B1E1"/>
+    <w:nsid w:val="0513DAA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34355,51 +34355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="21A1F097"/>
+    <w:nsid w:val="04E2B0AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>