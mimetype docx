--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FD3FA71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FD3FA71" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FD3FA71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38639C77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38639C77" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38639C77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.8.2026 19:55:04</w:t>
+        <w:t>Instruktor/instruktorka jógy, 9.9.2026 21:49:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.8.2026 19:55:04</w:t>
+        <w:t>Instruktor/instruktorka jógy, 9.9.2026 21:49:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.8.2026 19:55:04</w:t>
+        <w:t>Instruktor/instruktorka jógy, 9.9.2026 21:49:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4415,51 +4415,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.8.2026 19:55:04</w:t>
+        <w:t>Instruktor/instruktorka jógy, 9.9.2026 21:49:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5690,51 +5690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.8.2026 19:55:04</w:t>
+        <w:t>Instruktor/instruktorka jógy, 9.9.2026 21:49:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6087,51 +6087,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.8.2026 19:55:04</w:t>
+        <w:t>Instruktor/instruktorka jógy, 9.9.2026 21:49:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14975,51 +14975,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jógové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.8.2026 19:55:04</w:t>
+        <w:t>Instruktor/instruktorka jógy, 9.9.2026 21:49:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22554,51 +22554,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.8.2026 19:55:04</w:t>
+        <w:t>Instruktor/instruktorka jógy, 9.9.2026 21:49:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30813,51 +30813,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.8.2026 19:55:04</w:t>
+        <w:t>Instruktor/instruktorka jógy, 9.9.2026 21:49:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32382,51 +32382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.8.2026 19:55:05</w:t>
+        <w:t>Instruktor/instruktorka jógy, 9.9.2026 21:49:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33359,51 +33359,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.8.2026 19:55:05</w:t>
+        <w:t>Instruktor/instruktorka jógy, 9.9.2026 21:49:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33932,84 +33932,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká akademie jogy z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 20.8.2026 19:55:05</w:t>
+        <w:t>Instruktor/instruktorka jógy, 9.9.2026 21:49:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="07F68EB6"/>
+    <w:nsid w:val="392AD5CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34095,51 +34095,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6ED9B7CC"/>
+    <w:nsid w:val="05A05A0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34225,51 +34225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0513DAA9"/>
+    <w:nsid w:val="6F719BC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34355,51 +34355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="04E2B0AB"/>
+    <w:nsid w:val="2D54F614"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>