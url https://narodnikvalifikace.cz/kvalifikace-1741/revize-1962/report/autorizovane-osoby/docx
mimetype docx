--- v0 (2026-04-22)
+++ v1 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5933B9BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5933B9BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5933B9BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25756674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25756674" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25756674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 22.4.2026 20:03:02</w:t>
+        <w:t>Instruktor/instruktorka jógy, 14.5.2026 2:34:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1371,386 +1371,386 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11805"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zemské právo 1573/5a, 10200 Praha - Hostivař</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12365"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12421"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12421"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>JÓGA ANDĚL s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12365"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12421"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V Lipkách  768/49, 15400 Praha 5 - Slivenec</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12982"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13038"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Karma yoga s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12982"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13038"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Korunní 25, 12000 Praha 2</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Eliášova 472/41, 16000 Praha 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13368"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13424"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korula Team s.r.o.</w:t>
+        <w:t>Ing. Kepklová Andrea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13368"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13424"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Poříčí 1067/25, 10100 Praha 1</w:t>
+        <w:t>Eliášova 472/41, 16000 Praha 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14040"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Kozlová Veronika</w:t>
+        <w:t>Korula Team s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14040"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Viničné Šumice 259, 66406 Viničné Šumice</w:t>
+        <w:t>Na Poříčí 1067/25, 10100 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14601"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14657"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>KUSTOD s.r.o.</w:t>
+        <w:t>Mgr. Kozlová Veronika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14601"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14657"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Škroupovo náměstí 152/5, 47001 Česká Lípa</w:t>
+        <w:t>Viničné Šumice 259, 66406 Viničné Šumice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15217"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15273"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Milujeme jógu s.r.o.</w:t>
+        <w:t>KUSTOD s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15217"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15273"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Platnéřská 88/9, 11000 Praha 1</w:t>
+        <w:t>Škroupovo náměstí 152/5, 47001 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 22.4.2026 20:03:02</w:t>
+        <w:t>Instruktor/instruktorka jógy, 14.5.2026 2:34:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1917,743 +1917,797 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MOOD Yoga, s.r.o.</w:t>
+        <w:t>Milujeme jógu s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Argentinská  1023/24, 17000 Praha 7</w:t>
+        <w:t>Platnéřská 88/9, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mrázková Nikola</w:t>
+        <w:t>MOOD Yoga, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zelenohorská  500, 18000 Praha 8</w:t>
+        <w:t xml:space="preserve">Argentinská  1023/24, 17000 Praha 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oravcová Lenka</w:t>
+        <w:t>Mrázková Nikola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Vysoké I 501/1, 15800 Praha 5</w:t>
+        <w:t xml:space="preserve">Zelenohorská  500, 18000 Praha 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Plátová Veronika</w:t>
+        <w:t>Oravcová Lenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Zlaté stoce 1862/9D, 37005 České Budějovice</w:t>
+        <w:t>Na Vysoké I 501/1, 15800 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Prýmková Kateřina</w:t>
+        <w:t>Mgr. Plátová Veronika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Žerotínova 1273/43, 13000 Praha 3</w:t>
+        <w:t>Na Zlaté stoce 1862/9D, 37005 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5598"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5654"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Smažíková Jana</w:t>
+        <w:t>Mgr. Prýmková Kateřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5598"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5654"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Frýdlantská 1305/20, 18200 Praha 8</w:t>
+        <w:t>Žerotínova 1273/43, 13000 Praha 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6270"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sýkorová Kirsten</w:t>
+        <w:t>Mgr. Smažíková Jana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6270"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Frýdlantská 1305/20, 18200 Praha 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6831"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6887"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sýkorová Kirsten</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6831"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6887"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>I.P.Pavlova 280, 73801 Frýdek-Místek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7447"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7503"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vital Institut s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7447"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7503"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rybná  716/24, 11000 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6831"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6887"/>
-[...10 lines deleted...]
-        <w:t>Vital Institut s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7889"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Yoga Experience Center, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6831"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6887"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Rybná  716/24, 11000 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7889"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hábova 1565/10, 15500 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7217"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8450"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7273"/>
-[...10 lines deleted...]
-        <w:t>Yoga Experience Center, z.s.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8506"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Yoga Surya International, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7217"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8450"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7273"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8506"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hrobičany 10, 50703 Sběř</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Tejnorova 1356, 25301 Hostivice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Yogalin s.r.o.</w:t>
+        <w:t>Yoga4Yogi s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Na Malé Šárce  795, 16400 Praha 6 - Nebušice</w:t>
+        <w:t>Tejnorova 1356, 25301 Hostivice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9508"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MgA. Zálešáková Daniela</w:t>
+        <w:t>Yogalin s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9508"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">Na Malé Šárce  795, 16400 Praha 6 - Nebušice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10069"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10125"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>MgA. Zálešáková Daniela</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10069"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10125"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Na Stárce 1196/2, 15000 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 22.4.2026 20:03:02</w:t>
+        <w:t>Instruktor/instruktorka jógy, 14.5.2026 2:34:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>