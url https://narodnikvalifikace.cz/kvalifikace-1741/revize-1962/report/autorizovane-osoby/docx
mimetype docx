--- v1 (2026-05-14)
+++ v2 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25756674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25756674" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25756674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CA70BC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CA70BC1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CA70BC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 14.5.2026 2:34:27</w:t>
+        <w:t>Instruktor/instruktorka jógy, 7.6.2026 2:24:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1203,51 +1203,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9899"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9955"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nazvalova 20, 41201 Litoměřice</w:t>
+        <w:t>Nezvalova 20, 41201 Litoměřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10516"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10572"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
@@ -1425,332 +1425,278 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12421"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">V Lipkách  768/49, 15400 Praha 5 - Slivenec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12982"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12982"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13038"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13038"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Karma yoga s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12982"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12982"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13038"/>
-[...10 lines deleted...]
-        <w:t>Korunní 25, 12000 Praha 2</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13038"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Varšavská 715/36, 12000 Praha 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13368"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13598"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13424"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13654"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ing. Kepklová Andrea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13368"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13598"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13424"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13654"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Eliášova 472/41, 16000 Praha 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13984"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14215"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14040"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14271"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Korula Team s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13984"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14215"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14040"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14271"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na Poříčí 1067/25, 10100 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14601"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14831"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14657"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14887"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mgr. Kozlová Veronika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14601"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14831"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14657"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14887"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Viničné Šumice 259, 66406 Viničné Šumice</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Škroupovo náměstí 152/5, 47001 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 14.5.2026 2:34:27</w:t>
+        <w:t>Instruktor/instruktorka jógy, 7.6.2026 2:24:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1895,819 +1841,873 @@
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>KUSTOD s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Škroupovo náměstí 152/5, 47001 Česká Lípa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Milujeme jógu s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnéřská 88/9, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MOOD Yoga, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Argentinská  1023/24, 17000 Praha 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mrázková Nikola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Zelenohorská  500, 18000 Praha 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Oravcová Lenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na Vysoké I 501/1, 15800 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5598"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5654"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mgr. Plátová Veronika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5598"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5654"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na Zlaté stoce 1862/9D, 37005 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5598"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5654"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6270"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mgr. Prýmková Kateřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5598"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5654"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6270"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Žerotínova 1273/43, 13000 Praha 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6214"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6831"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6270"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6887"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mgr. Smažíková Jana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6214"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6831"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6270"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6887"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Frýdlantská 1305/20, 18200 Praha 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6831"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7447"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6887"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7503"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sýkorová Kirsten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6831"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7447"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6887"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7503"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>I.P.Pavlova 280, 73801 Frýdek-Místek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7447"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8064"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7503"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8120"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vital Institut s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7447"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8064"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7503"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8120"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Rybná  716/24, 11000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7833"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8450"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7889"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8506"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Yoga Experience Center, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7833"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8450"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7889"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8506"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hábova 1565/10, 15500 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8450"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9066"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8506"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9122"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Yoga Surya International, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8450"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9066"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8506"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9122"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hrobičany 10, 50703 Sběř</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9508"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Yoga4Yogi s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9508"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tejnorova 1356, 25301 Hostivice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9452"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10069"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9508"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10125"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Yogalin s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9452"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10069"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9508"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10125"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Malé Šárce  795, 16400 Praha 6 - Nebušice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10069"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10685"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10125"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10741"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MgA. Zálešáková Daniela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10069"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10685"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10125"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10741"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na Stárce 1196/2, 15000 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 14.5.2026 2:34:27</w:t>
+        <w:t>Instruktor/instruktorka jógy, 7.6.2026 2:24:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>