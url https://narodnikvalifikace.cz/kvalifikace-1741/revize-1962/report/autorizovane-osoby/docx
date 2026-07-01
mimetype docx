--- v2 (2026-06-07)
+++ v3 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CA70BC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CA70BC1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CA70BC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R337BFC2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR337BFC2C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR337BFC2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 7.6.2026 2:24:57</w:t>
+        <w:t>Instruktor/instruktorka jógy, 1.7.2026 2:52:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1652,51 +1652,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Viničné Šumice 259, 66406 Viničné Šumice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 7.6.2026 2:24:57</w:t>
+        <w:t>Instruktor/instruktorka jógy, 1.7.2026 2:52:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2663,51 +2663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na Stárce 1196/2, 15000 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 7.6.2026 2:24:57</w:t>
+        <w:t>Instruktor/instruktorka jógy, 1.7.2026 2:52:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>