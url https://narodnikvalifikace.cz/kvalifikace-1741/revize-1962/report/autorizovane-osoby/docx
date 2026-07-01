--- v3 (2026-07-01)
+++ v4 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R337BFC2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR337BFC2C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR337BFC2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C9D6F03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C9D6F03" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C9D6F03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 1.7.2026 2:52:00</w:t>
+        <w:t>Instruktor/instruktorka jógy, 1.7.2026 11:04:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1652,51 +1652,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Viničné Šumice 259, 66406 Viničné Šumice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 1.7.2026 2:52:00</w:t>
+        <w:t>Instruktor/instruktorka jógy, 1.7.2026 11:04:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2663,51 +2663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na Stárce 1196/2, 15000 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 1.7.2026 2:52:00</w:t>
+        <w:t>Instruktor/instruktorka jógy, 1.7.2026 11:04:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>