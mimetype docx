--- v4 (2026-07-01)
+++ v5 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C9D6F03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C9D6F03" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C9D6F03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R96AD743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR96AD743" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR96AD743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 1.7.2026 11:04:53</w:t>
+        <w:t>Instruktor/instruktorka jógy, 22.7.2026 22:48:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1652,51 +1652,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Viničné Šumice 259, 66406 Viničné Šumice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 1.7.2026 11:04:53</w:t>
+        <w:t>Instruktor/instruktorka jógy, 22.7.2026 22:48:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2349,365 +2349,419 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8064"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8120"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vital Institut s.r.o.</w:t>
+        <w:t>RNDr. Vaverková Veronika Ph.D.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8064"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8120"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Tábor 517/42B, 60200 Brno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8450"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8506"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vital Institut s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8450"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8506"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rybná  716/24, 11000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Yoga Experience Center, z.s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hábova 1565/10, 15500 Praha 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8450"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8506"/>
-[...10 lines deleted...]
-        <w:t>Yoga Experience Center, z.s.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9508"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Yoga Surya International, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8450"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8506"/>
-[...10 lines deleted...]
-        <w:t>Hábova 1565/10, 15500 Praha 5</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9508"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hrobičany 10, 50703 Sběř</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9066"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9122"/>
-[...10 lines deleted...]
-        <w:t>Yoga Surya International, z.s.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9894"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Yoga4Yogi s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9066"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9122"/>
-[...10 lines deleted...]
-        <w:t>Hrobičany 10, 50703 Sběř</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9894"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tejnorova 1356, 25301 Hostivice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9452"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9508"/>
-[...10 lines deleted...]
-        <w:t>Yoga4Yogi s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10511"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Yogalin s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9452"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9508"/>
-[...10 lines deleted...]
-        <w:t>Tejnorova 1356, 25301 Hostivice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10511"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na Malé Šárce  795, 16400 Praha 6 - Nebušice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10069"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10125"/>
-[...10 lines deleted...]
-        <w:t>Yogalin s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>MgA. Zálešáková Daniela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10069"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10125"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na Stárce 1196/2, 15000 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 1.7.2026 11:04:53</w:t>
+        <w:t>Instruktor/instruktorka jógy, 22.7.2026 22:48:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>