--- v5 (2026-07-22)
+++ v6 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R96AD743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR96AD743" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR96AD743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FE8F969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FE8F969" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FE8F969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 22.7.2026 22:48:11</w:t>
+        <w:t>Instruktor/instruktorka jógy, 22.7.2026 23:38:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1652,51 +1652,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Viničné Šumice 259, 66406 Viničné Šumice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 22.7.2026 22:48:11</w:t>
+        <w:t>Instruktor/instruktorka jógy, 22.7.2026 23:38:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2717,51 +2717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na Stárce 1196/2, 15000 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 22.7.2026 22:48:11</w:t>
+        <w:t>Instruktor/instruktorka jógy, 22.7.2026 23:38:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>