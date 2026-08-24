--- v6 (2026-07-22)
+++ v7 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FE8F969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FE8F969" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FE8F969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R587A184F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR587A184F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR587A184F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 22.7.2026 23:38:03</w:t>
+        <w:t>Instruktor/instruktorka jógy, 24.8.2026 14:58:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -885,818 +885,818 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6948"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Rabštejnská 1584/43, 32300 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7509"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7509"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7565"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7565"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Dědková Smažíková Jana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7509"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7565"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Frýdlantská 1305/20, 18200 Praha 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8125"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8181"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>DHÁRA YogaAcademy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8125"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8181"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Topolová 582, 74285 Vřesina</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8511"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8567"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>DOYOGA s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7509"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8511"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7565"/>
-[...10 lines deleted...]
-        <w:t>Topolová 582, 74285 Vřesina</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8567"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nádražní  1248/16, 70200 Moravská Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7895"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9128"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7951"/>
-[...10 lines deleted...]
-        <w:t>DOYOGA s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9184"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dům Jógy v Hlavici s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7895"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9128"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7951"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Nádražní  1248/16, 70200 Moravská Ostrava</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9184"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hlavice  15, 46348 Hlavice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8511"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9514"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8567"/>
-[...10 lines deleted...]
-        <w:t>Dům Jógy v Hlavici s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9570"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Fitness studio s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8511"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9514"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8567"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9570"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zábrdovická 25/2, 61500 Brno</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Na Florenci 2116/15, 11000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9899"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9955"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bc. Chadimová Jana</w:t>
+        <w:t>Hospodářská komora České republiky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9899"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9955"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nezvalova 20, 41201 Litoměřice</w:t>
+        <w:t>Na Florenci 2116/15, 11000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10516"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10572"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IMPROVE ACADEMY s.r.o.</w:t>
+        <w:t>Bc. Chadimová Jana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10516"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10572"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Za Strahovem 392/76, 16900 Praha</w:t>
+        <w:t>Nezvalova 20, 41201 Litoměřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11188"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>International Yoga Academy, z.s.</w:t>
+        <w:t>IMPROVE ACADEMY s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11188"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kolovratská 58/1, 10000 Praha 10</w:t>
+        <w:t>Za Strahovem 392/76, 16900 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11749"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11805"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IQ pohyb business s.r.o.</w:t>
+        <w:t>International Yoga Academy, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11749"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11805"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemské právo 1573/5a, 10200 Praha - Hostivař</w:t>
+        <w:t>Kolovratská 58/1, 10000 Praha 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12421"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>JÓGA ANDĚL s.r.o.</w:t>
+        <w:t>IQ pohyb business s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12421"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">V Lipkách  768/49, 15400 Praha 5 - Slivenec</w:t>
+        <w:t>Zemské právo 1573/5a, 10200 Praha - Hostivař</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12982"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13038"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karma yoga s.r.o.</w:t>
+        <w:t>JÓGA ANDĚL s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12982"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13038"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Varšavská 715/36, 12000 Praha 2</w:t>
+        <w:t xml:space="preserve">V Lipkách  768/49, 15400 Praha 5 - Slivenec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13598"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13654"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Kepklová Andrea</w:t>
+        <w:t>Karma yoga s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13598"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13654"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Eliášova 472/41, 16000 Praha 6</w:t>
+        <w:t>Varšavská 715/36, 12000 Praha 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14215"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14271"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korula Team s.r.o.</w:t>
+        <w:t>Ing. Kepklová Andrea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14215"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14271"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Poříčí 1067/25, 10100 Praha 1</w:t>
+        <w:t>Eliášova 472/41, 16000 Praha 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14831"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14887"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Kozlová Veronika</w:t>
+        <w:t>Korula Team s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14831"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14887"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Viničné Šumice 259, 66406 Viničné Šumice</w:t>
+        <w:t>Na Poříčí 1067/25, 10100 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 22.7.2026 23:38:03</w:t>
+        <w:t>Instruktor/instruktorka jógy, 24.8.2026 14:58:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1863,456 +1863,456 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>KUSTOD s.r.o.</w:t>
+        <w:t>Mgr. Kozlová Veronika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Škroupovo náměstí 152/5, 47001 Česká Lípa</w:t>
+        <w:t>Viničné Šumice 259, 66406 Viničné Šumice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Milujeme jógu s.r.o.</w:t>
+        <w:t>KUSTOD s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Platnéřská 88/9, 11000 Praha 1</w:t>
+        <w:t>Škroupovo náměstí 152/5, 47001 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MOOD Yoga, s.r.o.</w:t>
+        <w:t>Milujeme jógu s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Argentinská  1023/24, 17000 Praha 7</w:t>
+        <w:t>Platnéřská 88/9, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mrázková Nikola</w:t>
+        <w:t>MOOD Yoga, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zelenohorská  500, 18000 Praha 8</w:t>
+        <w:t xml:space="preserve">Argentinská  1023/24, 17000 Praha 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oravcová Lenka</w:t>
+        <w:t>Mrázková Nikola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Vysoké I 501/1, 15800 Praha 5</w:t>
+        <w:t xml:space="preserve">Zelenohorská  500, 18000 Praha 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5598"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5654"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Plátová Veronika</w:t>
+        <w:t>Oravcová Lenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5598"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5654"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Zlaté stoce 1862/9D, 37005 České Budějovice</w:t>
+        <w:t>Na Vysoké I 501/1, 15800 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6270"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Prýmková Kateřina</w:t>
+        <w:t>Mgr. Plátová Veronika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6270"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Žerotínova 1273/43, 13000 Praha 3</w:t>
+        <w:t>Na Zlaté stoce 1862/9D, 37005 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6831"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6887"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Smažíková Jana</w:t>
+        <w:t>Mgr. Prýmková Kateřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6831"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6887"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Frýdlantská 1305/20, 18200 Praha 8</w:t>
+        <w:t>Žerotínova 1273/43, 13000 Praha 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7447"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7503"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
@@ -2717,51 +2717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na Stárce 1196/2, 15000 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka jógy, 22.7.2026 23:38:03</w:t>
+        <w:t>Instruktor/instruktorka jógy, 24.8.2026 14:58:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>