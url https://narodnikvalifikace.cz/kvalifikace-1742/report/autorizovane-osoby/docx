--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19B0C2BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19B0C2BE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19B0C2BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EA5BCFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EA5BCFB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EA5BCFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -293,51 +293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 16.4.2026 22:52:01</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 16:06:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -878,116 +878,170 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6718"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Václavské náměstí  777/12, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7278"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7278"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7334"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7334"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Tristera s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7278"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7334"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nuselská  262/34, 14000 Praha 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7895"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7951"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>RNDr. Vaverková Veronika Ph.D.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P19"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7895"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7951"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tábor 517/42B, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 16.4.2026 22:52:01</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 16:06:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>