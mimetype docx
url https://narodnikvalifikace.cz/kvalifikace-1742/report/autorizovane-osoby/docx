--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EA5BCFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EA5BCFB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EA5BCFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19A23C51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19A23C51" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19A23C51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -293,51 +293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 16:06:28</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 17:08:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -997,51 +997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tábor 517/42B, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 16:06:28</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 17:08:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>