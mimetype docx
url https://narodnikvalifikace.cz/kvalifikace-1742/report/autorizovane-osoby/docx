--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19A23C51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19A23C51" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19A23C51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50266418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50266418" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50266418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -293,51 +293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 17:08:53</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 27.5.2026 23:48:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -997,51 +997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tábor 517/42B, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 17:08:53</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 27.5.2026 23:48:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>