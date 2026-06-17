--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50266418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50266418" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50266418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32736545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32736545" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32736545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -293,51 +293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 27.5.2026 23:48:38</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 17.6.2026 9:19:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -997,51 +997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tábor 517/42B, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 27.5.2026 23:48:38</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 17.6.2026 9:19:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>