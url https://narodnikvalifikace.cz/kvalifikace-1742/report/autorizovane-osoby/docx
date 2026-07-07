--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32736545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32736545" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32736545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69CE00FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69CE00FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69CE00FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -293,51 +293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 17.6.2026 9:19:01</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 11:07:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -997,51 +997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tábor 517/42B, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 17.6.2026 9:19:01</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 11:07:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>