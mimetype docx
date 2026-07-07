--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69CE00FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69CE00FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69CE00FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R570E74BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR570E74BD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR570E74BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -293,51 +293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 11:07:04</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 12:22:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -997,51 +997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tábor 517/42B, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 11:07:04</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 12:22:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>