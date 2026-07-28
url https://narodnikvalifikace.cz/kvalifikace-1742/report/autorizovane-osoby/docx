--- v6 (2026-07-07)
+++ v7 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R570E74BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR570E74BD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR570E74BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6042C1C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6042C1C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6042C1C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -293,51 +293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 12:22:27</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.7.2026 13:15:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -997,51 +997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tábor 517/42B, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 12:22:27</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.7.2026 13:15:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>