--- v7 (2026-07-28)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6042C1C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6042C1C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6042C1C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7202238B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7202238B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7202238B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -293,51 +293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.7.2026 13:15:19</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 20.8.2026 14:33:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -791,257 +791,365 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6045"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6101"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MORE THAN PILATES s.r.o.</w:t>
+        <w:t>IMPROVE ACADEMY s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6045"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6101"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">náměstí 14.října  496/13, 15000 Praha 5</w:t>
+        <w:t>Za Strahovem 392/76, 16900 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6662"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6718"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>PhDr. Mgr. Sabongui Renata</w:t>
+        <w:t>MORE THAN PILATES s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6662"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6718"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Václavské náměstí  777/12, 11000 Praha 1</w:t>
+        <w:t xml:space="preserve">náměstí 14.října  496/13, 15000 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7278"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7334"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tristera s.r.o.</w:t>
+        <w:t>Pohybové studio K6 s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7278"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7334"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">Zelenky-Hajského  1854/8, 13000 Praha 3 - Žižkov</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7895"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7951"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>PhDr. Mgr. Sabongui Renata</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7895"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7951"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Václavské náměstí  777/12, 11000 Praha 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8511"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8567"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tristera s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8511"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8567"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Nuselská  262/34, 14000 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7895"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9128"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7951"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9184"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>RNDr. Vaverková Veronika Ph.D.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7895"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9128"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7951"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9184"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tábor 517/42B, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.7.2026 13:15:19</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 20.8.2026 14:33:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>