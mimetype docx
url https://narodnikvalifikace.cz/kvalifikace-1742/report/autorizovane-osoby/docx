--- v8 (2026-08-20)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7202238B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7202238B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7202238B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R653F3A16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR653F3A16" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR653F3A16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -293,51 +293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 20.8.2026 14:33:27</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 20.8.2026 16:51:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1105,51 +1105,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tábor 517/42B, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 20.8.2026 14:33:27</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 20.8.2026 16:51:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>