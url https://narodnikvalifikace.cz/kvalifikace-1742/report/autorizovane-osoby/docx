--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R653F3A16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR653F3A16" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR653F3A16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R216C098E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR216C098E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR216C098E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -293,51 +293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 20.8.2026 16:51:00</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 9.9.2026 21:08:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1105,51 +1105,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tábor 517/42B, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 20.8.2026 16:51:00</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 9.9.2026 21:08:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>