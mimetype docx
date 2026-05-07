--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R652AF575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR652AF575" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR652AF575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A0F7B21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A0F7B21" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A0F7B21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 16.4.2026 22:52:14</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 17:11:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1784,51 +1784,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 16.4.2026 22:52:14</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 17:11:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2863,51 +2863,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 16.4.2026 22:52:14</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 17:11:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3726,51 +3726,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 16.4.2026 22:52:15</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 17:11:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4859,51 +4859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 16.4.2026 22:52:15</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 17:11:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5560,51 +5560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 16.4.2026 22:52:15</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 17:11:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16216,51 +16216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 16.4.2026 22:52:15</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 17:11:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27450,51 +27450,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 16.4.2026 22:52:15</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 17:11:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33889,51 +33889,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 16.4.2026 22:52:15</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 17:11:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35528,51 +35528,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 16.4.2026 22:52:15</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 17:11:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35897,51 +35897,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 16.4.2026 22:52:15</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 17:11:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36526,84 +36526,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>My Pilates s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 16.4.2026 22:52:15</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 17:11:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3DF88BBF"/>
+    <w:nsid w:val="781824C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36689,51 +36689,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11B1E471"/>
+    <w:nsid w:val="7A5546C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36819,51 +36819,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5BEB2DD5"/>
+    <w:nsid w:val="19FB6C07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36949,51 +36949,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4F9FC981"/>
+    <w:nsid w:val="2EAD3517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>