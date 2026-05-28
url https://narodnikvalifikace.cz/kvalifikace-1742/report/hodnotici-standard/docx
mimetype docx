--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A0F7B21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A0F7B21" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A0F7B21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1156DD55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1156DD55" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1156DD55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 17:11:24</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 3:18:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1784,51 +1784,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 17:11:24</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 3:18:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2863,51 +2863,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 17:11:24</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 3:18:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3726,51 +3726,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 17:11:24</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 3:18:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4859,51 +4859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 17:11:24</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 3:18:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5560,51 +5560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 17:11:24</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 3:18:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16216,51 +16216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 17:11:24</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 3:18:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27450,51 +27450,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 17:11:24</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 3:18:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33889,51 +33889,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 17:11:24</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 3:18:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35528,51 +35528,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 17:11:24</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 3:18:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35897,51 +35897,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 17:11:24</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 3:18:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36526,84 +36526,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>My Pilates s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.5.2026 17:11:24</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 3:18:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="781824C1"/>
+    <w:nsid w:val="7B8428BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36689,51 +36689,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A5546C2"/>
+    <w:nsid w:val="05930C2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36819,51 +36819,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19FB6C07"/>
+    <w:nsid w:val="03EE5E5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36949,51 +36949,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2EAD3517"/>
+    <w:nsid w:val="1AD788C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>