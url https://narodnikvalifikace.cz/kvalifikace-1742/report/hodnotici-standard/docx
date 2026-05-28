--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1156DD55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1156DD55" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1156DD55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78B731BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78B731BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78B731BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 3:18:29</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 4:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1784,51 +1784,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 3:18:29</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 4:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2863,51 +2863,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 3:18:29</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 4:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3726,51 +3726,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 3:18:29</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 4:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4859,51 +4859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 3:18:29</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 4:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5560,51 +5560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 3:18:29</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 4:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16216,51 +16216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 3:18:29</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 4:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27450,51 +27450,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 3:18:29</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 4:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33889,51 +33889,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 3:18:29</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 4:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35528,51 +35528,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 3:18:29</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 4:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35897,51 +35897,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 3:18:29</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 4:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36526,84 +36526,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>My Pilates s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 3:18:29</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 4:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7B8428BD"/>
+    <w:nsid w:val="5CD5B3F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36689,51 +36689,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05930C2A"/>
+    <w:nsid w:val="23B6E7D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36819,51 +36819,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="03EE5E5F"/>
+    <w:nsid w:val="7EB93085"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36949,51 +36949,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1AD788C3"/>
+    <w:nsid w:val="6E34FA3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>