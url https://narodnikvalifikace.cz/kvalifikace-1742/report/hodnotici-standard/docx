--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78B731BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78B731BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78B731BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB6BF124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB6BF124" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB6BF124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 4:17:01</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 17.6.2026 9:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1784,51 +1784,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 4:17:01</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 17.6.2026 9:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2863,51 +2863,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 4:17:01</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 17.6.2026 9:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3726,51 +3726,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 4:17:01</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 17.6.2026 9:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4859,51 +4859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 4:17:01</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 17.6.2026 9:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5560,51 +5560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 4:17:01</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 17.6.2026 9:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16216,51 +16216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 4:17:01</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 17.6.2026 9:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27450,51 +27450,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 4:17:01</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 17.6.2026 9:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33889,51 +33889,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 4:17:01</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 17.6.2026 9:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35528,51 +35528,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 4:17:01</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 17.6.2026 9:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35897,51 +35897,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 4:17:01</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 17.6.2026 9:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36526,84 +36526,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>My Pilates s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.5.2026 4:17:01</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 17.6.2026 9:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5CD5B3F3"/>
+    <w:nsid w:val="5E21EB58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36689,51 +36689,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23B6E7D1"/>
+    <w:nsid w:val="553BFF36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36819,51 +36819,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7EB93085"/>
+    <w:nsid w:val="3D8175C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36949,51 +36949,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6E34FA3E"/>
+    <w:nsid w:val="45657C8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>