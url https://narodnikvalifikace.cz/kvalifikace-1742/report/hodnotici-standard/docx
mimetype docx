--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB6BF124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB6BF124" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB6BF124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FB6E165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FB6E165" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FB6E165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 17.6.2026 9:16:58</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 11:08:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1784,51 +1784,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 17.6.2026 9:16:58</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 11:08:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2863,51 +2863,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 17.6.2026 9:16:58</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 11:08:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3726,51 +3726,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 17.6.2026 9:16:58</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 11:08:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4859,51 +4859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 17.6.2026 9:16:58</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 11:08:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5560,51 +5560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 17.6.2026 9:16:58</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 11:08:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16216,51 +16216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 17.6.2026 9:16:58</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 11:08:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27450,51 +27450,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 17.6.2026 9:16:58</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 11:08:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33889,51 +33889,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 17.6.2026 9:16:58</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 11:08:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35528,51 +35528,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 17.6.2026 9:16:58</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 11:08:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35897,51 +35897,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 17.6.2026 9:16:58</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 11:08:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36526,84 +36526,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>My Pilates s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 17.6.2026 9:16:58</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 11:08:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5E21EB58"/>
+    <w:nsid w:val="28D4AEB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36689,51 +36689,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="553BFF36"/>
+    <w:nsid w:val="0D15BB05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36819,51 +36819,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3D8175C7"/>
+    <w:nsid w:val="3E0A62C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36949,51 +36949,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="45657C8B"/>
+    <w:nsid w:val="5E79D250"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>