--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FB6E165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FB6E165" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FB6E165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B641142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B641142" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B641142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 11:08:08</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 12:25:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1784,51 +1784,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 11:08:08</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 12:25:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2863,51 +2863,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 11:08:08</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 12:25:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3726,51 +3726,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 11:08:08</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 12:25:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4859,51 +4859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 11:08:08</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 12:25:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5560,51 +5560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 11:08:08</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 12:25:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16216,51 +16216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 11:08:08</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 12:25:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27450,51 +27450,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 11:08:08</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 12:25:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33889,51 +33889,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 11:08:08</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 12:25:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35528,51 +35528,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 11:08:08</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 12:25:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35897,51 +35897,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 11:08:08</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 12:25:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36526,84 +36526,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>My Pilates s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 11:08:08</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 12:25:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="28D4AEB0"/>
+    <w:nsid w:val="40185883"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36689,51 +36689,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D15BB05"/>
+    <w:nsid w:val="64EF4CD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36819,51 +36819,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E0A62C9"/>
+    <w:nsid w:val="5D1E666A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36949,51 +36949,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5E79D250"/>
+    <w:nsid w:val="6ADE1903"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>