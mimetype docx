--- v6 (2026-07-07)
+++ v7 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B641142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B641142" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B641142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R627204A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR627204A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR627204A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 12:25:21</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.7.2026 13:17:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1784,51 +1784,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 12:25:21</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.7.2026 13:17:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2863,51 +2863,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 12:25:21</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.7.2026 13:17:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3726,51 +3726,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 12:25:21</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.7.2026 13:17:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4859,51 +4859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 12:25:21</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.7.2026 13:17:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5560,51 +5560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 12:25:21</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.7.2026 13:17:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16216,51 +16216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 12:25:21</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.7.2026 13:17:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27450,51 +27450,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 12:25:21</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.7.2026 13:17:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33889,51 +33889,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 12:25:21</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.7.2026 13:17:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35528,51 +35528,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 12:25:21</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.7.2026 13:17:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35897,51 +35897,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 12:25:21</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.7.2026 13:17:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36526,84 +36526,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>My Pilates s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 7.7.2026 12:25:21</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.7.2026 13:17:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40185883"/>
+    <w:nsid w:val="3431C69D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36689,51 +36689,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64EF4CD3"/>
+    <w:nsid w:val="06FEA845"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36819,51 +36819,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5D1E666A"/>
+    <w:nsid w:val="3FD42886"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36949,51 +36949,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6ADE1903"/>
+    <w:nsid w:val="6BDC2CCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>