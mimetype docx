--- v7 (2026-07-28)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R627204A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR627204A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR627204A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A794B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A794B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A794B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.7.2026 13:17:26</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 20.8.2026 21:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1784,51 +1784,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.7.2026 13:17:26</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 20.8.2026 21:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2863,51 +2863,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.7.2026 13:17:26</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 20.8.2026 21:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3726,51 +3726,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.7.2026 13:17:26</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 20.8.2026 21:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4859,51 +4859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.7.2026 13:17:26</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 20.8.2026 21:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5560,51 +5560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.7.2026 13:17:26</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 20.8.2026 21:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16216,51 +16216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.7.2026 13:17:26</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 20.8.2026 21:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27450,51 +27450,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.7.2026 13:17:26</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 20.8.2026 21:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33889,51 +33889,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.7.2026 13:17:26</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 20.8.2026 21:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35528,51 +35528,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.7.2026 13:17:26</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 20.8.2026 21:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35897,51 +35897,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.7.2026 13:17:26</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 20.8.2026 21:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36526,84 +36526,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>My Pilates s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka cvičení metodou pilates, 28.7.2026 13:17:26</w:t>
+        <w:t>Instruktor/instruktorka cvičení metodou pilates, 20.8.2026 21:48:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3431C69D"/>
+    <w:nsid w:val="1670B0A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36689,51 +36689,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06FEA845"/>
+    <w:nsid w:val="071C28EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36819,51 +36819,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3FD42886"/>
+    <w:nsid w:val="6A0B6EF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36949,51 +36949,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6BDC2CCB"/>
+    <w:nsid w:val="141E01A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>