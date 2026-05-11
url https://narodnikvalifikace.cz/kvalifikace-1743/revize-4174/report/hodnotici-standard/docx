--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F29AF95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F29AF95" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F29AF95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BB8C101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BB8C101" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BB8C101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 21.4.2026 1:50:53</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 11.5.2026 7:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 21.4.2026 1:50:53</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 11.5.2026 7:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 21.4.2026 1:50:53</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 11.5.2026 7:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4732,51 +4732,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 21.4.2026 1:50:53</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 11.5.2026 7:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5850,51 +5850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 21.4.2026 1:50:53</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 11.5.2026 7:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6974,51 +6974,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 2 hodiny (hodinou se rozumí 60 minut). Zkoušku není možné rozložit do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 21.4.2026 1:50:53</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 11.5.2026 7:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7771,84 +7771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Policejní prezidium ČR, odbor kynologie a hipologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 21.4.2026 1:50:53</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 11.5.2026 7:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5E47E78D"/>
+    <w:nsid w:val="6E654FDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7934,51 +7934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21CFCE14"/>
+    <w:nsid w:val="3F49ED25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>