--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BB8C101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BB8C101" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BB8C101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R108595B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR108595B3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR108595B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 11.5.2026 7:05:04</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 17.6.2026 15:59:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 11.5.2026 7:05:04</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 17.6.2026 15:59:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 11.5.2026 7:05:04</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 17.6.2026 15:59:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4732,51 +4732,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 11.5.2026 7:05:04</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 17.6.2026 15:59:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5850,51 +5850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 11.5.2026 7:05:04</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 17.6.2026 15:59:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6974,51 +6974,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 2 hodiny (hodinou se rozumí 60 minut). Zkoušku není možné rozložit do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 11.5.2026 7:05:04</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 17.6.2026 15:59:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7771,84 +7771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Policejní prezidium ČR, odbor kynologie a hipologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 11.5.2026 7:05:04</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 17.6.2026 15:59:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E654FDB"/>
+    <w:nsid w:val="0E3F61D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7934,51 +7934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F49ED25"/>
+    <w:nsid w:val="45F739E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>