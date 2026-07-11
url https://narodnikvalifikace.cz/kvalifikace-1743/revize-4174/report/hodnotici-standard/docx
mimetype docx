--- v2 (2026-06-17)
+++ v3 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R108595B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR108595B3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR108595B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DFE115B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DFE115B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DFE115B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -215,51 +215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření</w:t>
+        <w:t>Psovod bezpečnostní služby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 17.6.2026 15:59:04</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 11.7.2026 23:34:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 17.6.2026 15:59:04</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 11.7.2026 23:34:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 17.6.2026 15:59:04</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 11.7.2026 23:34:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4732,51 +4732,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 17.6.2026 15:59:04</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 11.7.2026 23:34:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5850,51 +5850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 17.6.2026 15:59:04</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 11.7.2026 23:34:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6974,51 +6974,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 2 hodiny (hodinou se rozumí 60 minut). Zkoušku není možné rozložit do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 17.6.2026 15:59:04</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 11.7.2026 23:34:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7771,84 +7771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Policejní prezidium ČR, odbor kynologie a hipologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 17.6.2026 15:59:04</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 11.7.2026 23:34:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0E3F61D5"/>
+    <w:nsid w:val="0ED9DAF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7934,51 +7934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45F739E0"/>
+    <w:nsid w:val="3D88C561"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>