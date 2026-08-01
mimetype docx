--- v3 (2026-07-11)
+++ v4 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DFE115B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DFE115B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DFE115B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DEBFCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DEBFCB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DEBFCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 11.7.2026 23:34:29</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 1.8.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 11.7.2026 23:34:29</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 1.8.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 11.7.2026 23:34:29</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 1.8.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4732,51 +4732,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 11.7.2026 23:34:29</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 1.8.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5850,51 +5850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 11.7.2026 23:34:29</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 1.8.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6974,51 +6974,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 2 hodiny (hodinou se rozumí 60 minut). Zkoušku není možné rozložit do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 11.7.2026 23:34:29</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 1.8.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7771,84 +7771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Policejní prezidium ČR, odbor kynologie a hipologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 11.7.2026 23:34:29</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 1.8.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0ED9DAF4"/>
+    <w:nsid w:val="5F7B1612"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7934,51 +7934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D88C561"/>
+    <w:nsid w:val="65058021"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>