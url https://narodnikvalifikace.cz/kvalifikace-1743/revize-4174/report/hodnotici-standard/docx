--- v4 (2026-08-01)
+++ v5 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DEBFCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DEBFCB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DEBFCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EE078EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EE078EB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EE078EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 1.8.2026 9:54:22</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 22.8.2026 1:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 1.8.2026 9:54:22</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 22.8.2026 1:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 1.8.2026 9:54:22</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 22.8.2026 1:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4732,51 +4732,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 1.8.2026 9:54:22</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 22.8.2026 1:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5850,51 +5850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 1.8.2026 9:54:22</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 22.8.2026 1:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6974,51 +6974,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 2 hodiny (hodinou se rozumí 60 minut). Zkoušku není možné rozložit do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 1.8.2026 9:54:22</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 22.8.2026 1:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7771,84 +7771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Policejní prezidium ČR, odbor kynologie a hipologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 1.8.2026 9:54:22</w:t>
+        <w:t>Psovod/psovodka bezpečnostní služby pro detekci akcelerantů hoření, 22.8.2026 1:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5F7B1612"/>
+    <w:nsid w:val="1B21B7E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7934,51 +7934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65058021"/>
+    <w:nsid w:val="55F1A45A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>