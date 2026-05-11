--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4708A809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4708A809" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4708A809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CF11506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CF11506" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CF11506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 20.4.2026 23:56:22</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.5.2026 6:01:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 20.4.2026 23:56:22</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.5.2026 6:01:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 20.4.2026 23:56:22</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.5.2026 6:01:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4732,51 +4732,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 20.4.2026 23:56:22</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.5.2026 6:01:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5850,51 +5850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 20.4.2026 23:56:22</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.5.2026 6:01:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6974,51 +6974,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 2 hodiny (hodinou se rozumí 60 minut). Zkoušku není možné rozložit do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 20.4.2026 23:56:22</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.5.2026 6:01:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7771,84 +7771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Policejní prezidium ČR, odbor kynologie a hipologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 20.4.2026 23:56:22</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.5.2026 6:01:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="03B0FAFA"/>
+    <w:nsid w:val="6196A8AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7934,51 +7934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CF09A7A"/>
+    <w:nsid w:val="6AFE10D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>