--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CF11506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CF11506" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CF11506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58956EBA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58956EBA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58956EBA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.5.2026 6:01:11</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 17.6.2026 13:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.5.2026 6:01:11</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 17.6.2026 13:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.5.2026 6:01:11</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 17.6.2026 13:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4732,51 +4732,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.5.2026 6:01:11</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 17.6.2026 13:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5850,51 +5850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.5.2026 6:01:11</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 17.6.2026 13:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6974,51 +6974,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 2 hodiny (hodinou se rozumí 60 minut). Zkoušku není možné rozložit do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.5.2026 6:01:11</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 17.6.2026 13:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7771,84 +7771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Policejní prezidium ČR, odbor kynologie a hipologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.5.2026 6:01:11</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 17.6.2026 13:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6196A8AD"/>
+    <w:nsid w:val="4B91640C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7934,51 +7934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AFE10D9"/>
+    <w:nsid w:val="56AD8CD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>