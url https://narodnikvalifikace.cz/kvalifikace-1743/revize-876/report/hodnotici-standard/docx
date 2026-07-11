--- v2 (2026-06-17)
+++ v3 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58956EBA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58956EBA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58956EBA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E1E3A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E1E3A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E1E3A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 17.6.2026 13:54:21</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.7.2026 22:01:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 17.6.2026 13:54:21</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.7.2026 22:01:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 17.6.2026 13:54:21</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.7.2026 22:01:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4732,51 +4732,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 17.6.2026 13:54:21</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.7.2026 22:01:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5850,51 +5850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 17.6.2026 13:54:21</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.7.2026 22:01:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6974,51 +6974,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 2 hodiny (hodinou se rozumí 60 minut). Zkoušku není možné rozložit do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 17.6.2026 13:54:21</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.7.2026 22:01:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7771,84 +7771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Policejní prezidium ČR, odbor kynologie a hipologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 17.6.2026 13:54:21</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.7.2026 22:01:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B91640C"/>
+    <w:nsid w:val="353E4F22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7934,51 +7934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56AD8CD1"/>
+    <w:nsid w:val="3A05444D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>