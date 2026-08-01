--- v3 (2026-07-11)
+++ v4 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E1E3A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E1E3A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E1E3A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R322587DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR322587DE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR322587DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.7.2026 22:01:07</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 1.8.2026 8:08:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.7.2026 22:01:07</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 1.8.2026 8:08:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.7.2026 22:01:07</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 1.8.2026 8:08:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4732,51 +4732,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.7.2026 22:01:07</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 1.8.2026 8:08:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5850,51 +5850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.7.2026 22:01:07</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 1.8.2026 8:08:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6974,51 +6974,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 2 hodiny (hodinou se rozumí 60 minut). Zkoušku není možné rozložit do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.7.2026 22:01:07</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 1.8.2026 8:08:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7771,84 +7771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Policejní prezidium ČR, odbor kynologie a hipologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.7.2026 22:01:07</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 1.8.2026 8:08:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="353E4F22"/>
+    <w:nsid w:val="0C073A01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7934,51 +7934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A05444D"/>
+    <w:nsid w:val="05617474"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>