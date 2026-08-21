--- v4 (2026-08-01)
+++ v5 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R322587DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR322587DE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR322587DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CBF4DE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CBF4DE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CBF4DE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 1.8.2026 8:08:27</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 22.8.2026 0:06:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 1.8.2026 8:08:27</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 22.8.2026 0:06:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 1.8.2026 8:08:27</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 22.8.2026 0:06:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4732,51 +4732,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 1.8.2026 8:08:27</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 22.8.2026 0:06:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5850,51 +5850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 1.8.2026 8:08:27</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 22.8.2026 0:06:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6974,51 +6974,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 2 hodiny (hodinou se rozumí 60 minut). Zkoušku není možné rozložit do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 1.8.2026 8:08:27</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 22.8.2026 0:06:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7771,84 +7771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Policejní prezidium ČR, odbor kynologie a hipologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 1.8.2026 8:08:27</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 22.8.2026 0:06:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C073A01"/>
+    <w:nsid w:val="5BFADD9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7934,51 +7934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05617474"/>
+    <w:nsid w:val="4943D41A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>