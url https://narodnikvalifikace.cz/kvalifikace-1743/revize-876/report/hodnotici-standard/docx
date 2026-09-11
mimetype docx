--- v5 (2026-08-21)
+++ v6 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CBF4DE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CBF4DE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CBF4DE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R599C3D99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR599C3D99" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR599C3D99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 22.8.2026 0:06:35</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.9.2026 3:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 22.8.2026 0:06:35</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.9.2026 3:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 22.8.2026 0:06:35</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.9.2026 3:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4732,51 +4732,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč vyhověl pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč pro některou kompetenci nevyhověl. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 22.8.2026 0:06:35</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.9.2026 3:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5850,51 +5850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 22.8.2026 0:06:35</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.9.2026 3:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6974,51 +6974,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1,5 až 2 hodiny (hodinou se rozumí 60 minut). Zkoušku není možné rozložit do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 22.8.2026 0:06:35</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.9.2026 3:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7771,84 +7771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Policejní prezidium ČR, odbor kynologie a hipologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 22.8.2026 0:06:35</w:t>
+        <w:t>Psovod bezpečnostní služby pro detekci akcelerantů hoření, 11.9.2026 3:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5BFADD9F"/>
+    <w:nsid w:val="44B6A8F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7934,51 +7934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4943D41A"/>
+    <w:nsid w:val="013A29A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>