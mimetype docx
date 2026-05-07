--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1558CE80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1558CE80" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1558CE80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R356C3D4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR356C3D4C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR356C3D4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.4.2026 1:54:28</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 7.5.2026 17:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.4.2026 1:54:28</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 7.5.2026 17:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.4.2026 1:54:28</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 7.5.2026 17:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4577,51 +4577,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.4.2026 1:54:28</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 7.5.2026 17:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.4.2026 1:54:28</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 7.5.2026 17:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13899,51 +13899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.4.2026 1:54:28</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 7.5.2026 17:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15201,51 +15201,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.4.2026 1:54:28</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 7.5.2026 17:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16174,51 +16174,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.4.2026 1:54:28</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 7.5.2026 17:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18259,51 +18259,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.4.2026 1:54:28</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 7.5.2026 17:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18628,51 +18628,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.4.2026 1:54:28</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 7.5.2026 17:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19313,84 +19313,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Rita Halbrštátová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.4.2026 1:54:28</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 7.5.2026 17:08:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="517FD005"/>
+    <w:nsid w:val="54851FDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19476,51 +19476,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46943525"/>
+    <w:nsid w:val="44302B56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19606,51 +19606,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6903E902"/>
+    <w:nsid w:val="77F91BF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19736,51 +19736,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3CFF7DBE"/>
+    <w:nsid w:val="0900C324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>