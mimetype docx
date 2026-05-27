--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R356C3D4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR356C3D4C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR356C3D4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R516726A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR516726A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR516726A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 7.5.2026 17:08:51</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 28.5.2026 0:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 7.5.2026 17:08:51</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 28.5.2026 0:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 7.5.2026 17:08:51</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 28.5.2026 0:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4577,51 +4577,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 7.5.2026 17:08:51</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 28.5.2026 0:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 7.5.2026 17:08:51</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 28.5.2026 0:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13899,51 +13899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 7.5.2026 17:08:51</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 28.5.2026 0:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15201,51 +15201,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 7.5.2026 17:08:51</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 28.5.2026 0:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16174,51 +16174,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 7.5.2026 17:08:51</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 28.5.2026 0:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18259,51 +18259,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 7.5.2026 17:08:51</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 28.5.2026 0:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18628,51 +18628,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 7.5.2026 17:08:51</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 28.5.2026 0:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19313,84 +19313,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Rita Halbrštátová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 7.5.2026 17:08:51</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 28.5.2026 0:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="54851FDF"/>
+    <w:nsid w:val="36CC5D40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19476,51 +19476,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44302B56"/>
+    <w:nsid w:val="3CDEDE51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19606,51 +19606,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="77F91BF6"/>
+    <w:nsid w:val="167DA54C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19736,51 +19736,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0900C324"/>
+    <w:nsid w:val="323824CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>