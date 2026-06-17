--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R516726A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR516726A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR516726A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6506E8F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6506E8F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6506E8F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 28.5.2026 0:11:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.6.2026 9:33:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 28.5.2026 0:11:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.6.2026 9:33:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 28.5.2026 0:11:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.6.2026 9:33:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4577,51 +4577,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 28.5.2026 0:11:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.6.2026 9:33:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 28.5.2026 0:11:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.6.2026 9:33:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13899,51 +13899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 28.5.2026 0:11:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.6.2026 9:33:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15201,51 +15201,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 28.5.2026 0:11:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.6.2026 9:33:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16174,51 +16174,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 28.5.2026 0:11:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.6.2026 9:33:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18259,51 +18259,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 28.5.2026 0:11:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.6.2026 9:33:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18628,51 +18628,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 28.5.2026 0:11:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.6.2026 9:33:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19313,84 +19313,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Rita Halbrštátová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 28.5.2026 0:11:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.6.2026 9:33:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="36CC5D40"/>
+    <w:nsid w:val="15F50B67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19476,51 +19476,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CDEDE51"/>
+    <w:nsid w:val="2F41A4B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19606,51 +19606,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="167DA54C"/>
+    <w:nsid w:val="193C6570"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19736,51 +19736,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="323824CA"/>
+    <w:nsid w:val="15ACE4A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>