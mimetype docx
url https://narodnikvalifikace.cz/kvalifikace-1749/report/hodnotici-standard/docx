--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6506E8F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6506E8F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6506E8F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R436FF2A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR436FF2A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR436FF2A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.6.2026 9:33:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:16:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.6.2026 9:33:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:16:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.6.2026 9:33:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:16:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4577,51 +4577,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.6.2026 9:33:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:16:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.6.2026 9:33:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:16:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13899,51 +13899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.6.2026 9:33:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:16:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15201,51 +15201,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.6.2026 9:33:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:16:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16174,51 +16174,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.6.2026 9:33:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:16:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18259,51 +18259,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.6.2026 9:33:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:16:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18628,51 +18628,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.6.2026 9:33:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:16:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19313,84 +19313,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Rita Halbrštátová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 17.6.2026 9:33:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:16:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="15F50B67"/>
+    <w:nsid w:val="48DC1736"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19476,51 +19476,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F41A4B6"/>
+    <w:nsid w:val="6B983016"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19606,51 +19606,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="193C6570"/>
+    <w:nsid w:val="6C2FAEBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19736,51 +19736,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="15ACE4A9"/>
+    <w:nsid w:val="32CAD7B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>