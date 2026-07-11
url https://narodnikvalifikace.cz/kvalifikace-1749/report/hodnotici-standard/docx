--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R436FF2A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR436FF2A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR436FF2A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R547E4386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR547E4386" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR547E4386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:16:36</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:28:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:16:36</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:28:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:16:36</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:28:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4577,51 +4577,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:16:36</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:28:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:16:36</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:28:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13899,51 +13899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:16:36</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:28:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15201,51 +15201,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:16:36</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:28:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16174,51 +16174,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:16:36</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:28:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18259,51 +18259,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:16:36</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:28:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18628,51 +18628,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:16:36</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:28:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19313,84 +19313,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Rita Halbrštátová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:16:36</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:28:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48DC1736"/>
+    <w:nsid w:val="0A55B5FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19476,51 +19476,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B983016"/>
+    <w:nsid w:val="2D0A1BB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19606,51 +19606,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6C2FAEBB"/>
+    <w:nsid w:val="620A728D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19736,51 +19736,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="32CAD7B1"/>
+    <w:nsid w:val="58E4EC11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>