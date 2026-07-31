--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R547E4386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR547E4386" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR547E4386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49F61DDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49F61DDE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49F61DDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:28:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 11:15:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:28:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 11:15:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:28:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 11:15:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4577,51 +4577,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:28:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 11:15:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:28:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 11:15:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13899,51 +13899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:28:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 11:15:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15201,51 +15201,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:28:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 11:15:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16174,51 +16174,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:28:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 11:15:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18259,51 +18259,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:28:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 11:15:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18628,51 +18628,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:28:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 11:15:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19313,84 +19313,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Rita Halbrštátová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 11.7.2026 2:28:31</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 11:15:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A55B5FE"/>
+    <w:nsid w:val="053FD100"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19476,51 +19476,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D0A1BB8"/>
+    <w:nsid w:val="046EE653"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19606,51 +19606,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="620A728D"/>
+    <w:nsid w:val="51A9D9D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19736,51 +19736,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="58E4EC11"/>
+    <w:nsid w:val="0DD777F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>