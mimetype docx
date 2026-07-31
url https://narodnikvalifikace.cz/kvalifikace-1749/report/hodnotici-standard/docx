--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49F61DDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49F61DDE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49F61DDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41FF24C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41FF24C1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41FF24C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 11:15:25</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 16:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 11:15:25</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 16:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 11:15:25</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 16:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4577,51 +4577,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 11:15:25</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 16:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 11:15:25</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 16:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13899,51 +13899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 11:15:25</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 16:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15201,51 +15201,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 11:15:25</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 16:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16174,51 +16174,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 11:15:25</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 16:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18259,51 +18259,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 11:15:25</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 16:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18628,51 +18628,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 11:15:25</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 16:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19313,84 +19313,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Rita Halbrštátová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 11:15:25</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 16:06:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="053FD100"/>
+    <w:nsid w:val="20577465"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19476,51 +19476,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="046EE653"/>
+    <w:nsid w:val="3709FFAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19606,51 +19606,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="51A9D9D5"/>
+    <w:nsid w:val="20A3ADEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19736,51 +19736,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0DD777F4"/>
+    <w:nsid w:val="3D6B6A6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>