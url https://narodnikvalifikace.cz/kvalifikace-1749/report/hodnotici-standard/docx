--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41FF24C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41FF24C1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41FF24C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19748F05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19748F05" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19748F05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 16:06:23</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 20.8.2026 20:12:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 16:06:23</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 20.8.2026 20:12:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 16:06:23</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 20.8.2026 20:12:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4577,51 +4577,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 16:06:23</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 20.8.2026 20:12:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 16:06:23</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 20.8.2026 20:12:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13899,51 +13899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 16:06:23</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 20.8.2026 20:12:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15201,51 +15201,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 16:06:23</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 20.8.2026 20:12:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16174,51 +16174,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 16:06:23</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 20.8.2026 20:12:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18259,51 +18259,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 16:06:23</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 20.8.2026 20:12:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18628,51 +18628,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 16:06:23</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 20.8.2026 20:12:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19313,84 +19313,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Rita Halbrštátová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 31.7.2026 16:06:23</w:t>
+        <w:t>Kominík/kominice – kontrola a čištění spalinových cest , 20.8.2026 20:12:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="20577465"/>
+    <w:nsid w:val="2B569D04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19476,51 +19476,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3709FFAB"/>
+    <w:nsid w:val="7132E135"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19606,51 +19606,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="20A3ADEF"/>
+    <w:nsid w:val="3DC3B6F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19736,51 +19736,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3D6B6A6C"/>
+    <w:nsid w:val="4D371FA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>