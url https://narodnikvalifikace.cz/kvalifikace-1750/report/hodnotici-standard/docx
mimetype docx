--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D76BE17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D76BE17" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D76BE17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63B8C6E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63B8C6E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63B8C6E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.4.2026 0:28:23</w:t>
+        <w:t>Kominík/kominice – měření spalin, 7.5.2026 16:08:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2351,51 +2351,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.4.2026 0:28:23</w:t>
+        <w:t>Kominík/kominice – měření spalin, 7.5.2026 16:08:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3660,51 +3660,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.4.2026 0:28:23</w:t>
+        <w:t>Kominík/kominice – měření spalin, 7.5.2026 16:08:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4111,51 +4111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.4.2026 0:28:23</w:t>
+        <w:t>Kominík/kominice – měření spalin, 7.5.2026 16:08:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12914,51 +12914,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.4.2026 0:28:23</w:t>
+        <w:t>Kominík/kominice – měření spalin, 7.5.2026 16:08:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14216,51 +14216,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.4.2026 0:28:23</w:t>
+        <w:t>Kominík/kominice – měření spalin, 7.5.2026 16:08:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15189,51 +15189,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.4.2026 0:28:23</w:t>
+        <w:t>Kominík/kominice – měření spalin, 7.5.2026 16:08:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17375,51 +17375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.4.2026 0:28:23</w:t>
+        <w:t>Kominík/kominice – měření spalin, 7.5.2026 16:08:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18060,84 +18060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Rita Halbrštátová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.4.2026 0:28:23</w:t>
+        <w:t>Kominík/kominice – měření spalin, 7.5.2026 16:08:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="57DC5548"/>
+    <w:nsid w:val="1EB475CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18223,51 +18223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A1DE99D"/>
+    <w:nsid w:val="5E9BC6E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18353,51 +18353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="739E599C"/>
+    <w:nsid w:val="64E79170"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18483,51 +18483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="475E4221"/>
+    <w:nsid w:val="1FE56BA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>