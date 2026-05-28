--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63B8C6E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63B8C6E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63B8C6E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D2ED2CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D2ED2CC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D2ED2CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 7.5.2026 16:08:55</w:t>
+        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:33:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2351,51 +2351,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 7.5.2026 16:08:55</w:t>
+        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:33:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3660,51 +3660,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 7.5.2026 16:08:55</w:t>
+        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:33:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4111,51 +4111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 7.5.2026 16:08:55</w:t>
+        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:33:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12914,51 +12914,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 7.5.2026 16:08:55</w:t>
+        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:33:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14216,51 +14216,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 7.5.2026 16:08:55</w:t>
+        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:33:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15189,51 +15189,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 7.5.2026 16:08:55</w:t>
+        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:33:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17375,51 +17375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 7.5.2026 16:08:55</w:t>
+        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:33:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18060,84 +18060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Rita Halbrštátová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 7.5.2026 16:08:55</w:t>
+        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:33:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1EB475CF"/>
+    <w:nsid w:val="362C9BDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18223,51 +18223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E9BC6E3"/>
+    <w:nsid w:val="06C4A204"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18353,51 +18353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="64E79170"/>
+    <w:nsid w:val="299B8E1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18483,51 +18483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1FE56BA8"/>
+    <w:nsid w:val="0E2D410E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>