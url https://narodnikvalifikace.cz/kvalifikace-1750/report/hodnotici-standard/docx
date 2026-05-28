--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D2ED2CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D2ED2CC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D2ED2CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61B8709E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61B8709E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61B8709E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:33:26</w:t>
+        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:37:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2351,51 +2351,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:33:26</w:t>
+        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:37:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3660,51 +3660,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:33:26</w:t>
+        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:37:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4111,51 +4111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:33:26</w:t>
+        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:37:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12914,51 +12914,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:33:26</w:t>
+        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:37:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14216,51 +14216,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:33:26</w:t>
+        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:37:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15189,51 +15189,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:33:26</w:t>
+        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:37:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17375,51 +17375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:33:26</w:t>
+        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:37:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18060,84 +18060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Rita Halbrštátová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:33:26</w:t>
+        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:37:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="362C9BDA"/>
+    <w:nsid w:val="548AE5D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18223,51 +18223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06C4A204"/>
+    <w:nsid w:val="0D7108B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18353,51 +18353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="299B8E1E"/>
+    <w:nsid w:val="69E34264"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18483,51 +18483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0E2D410E"/>
+    <w:nsid w:val="092CE62D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>