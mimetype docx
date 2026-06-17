--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61B8709E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61B8709E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61B8709E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67F3F501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67F3F501" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67F3F501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:37:07</w:t>
+        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:23:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2351,51 +2351,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:37:07</w:t>
+        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:23:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3660,51 +3660,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:37:07</w:t>
+        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:23:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4111,51 +4111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:37:07</w:t>
+        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:23:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12914,51 +12914,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:37:07</w:t>
+        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:23:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14216,51 +14216,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:37:07</w:t>
+        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:23:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15189,51 +15189,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:37:07</w:t>
+        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:23:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17375,51 +17375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:37:07</w:t>
+        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:23:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18060,84 +18060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Rita Halbrštátová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 28.5.2026 2:37:07</w:t>
+        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:23:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="548AE5D9"/>
+    <w:nsid w:val="555EBAFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18223,51 +18223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D7108B8"/>
+    <w:nsid w:val="080C786B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18353,51 +18353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="69E34264"/>
+    <w:nsid w:val="257BD94C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18483,51 +18483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="092CE62D"/>
+    <w:nsid w:val="61402AC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>