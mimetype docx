--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67F3F501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67F3F501" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67F3F501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2523528E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2523528E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2523528E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:23:23</w:t>
+        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:47:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2351,51 +2351,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:23:23</w:t>
+        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:47:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3660,51 +3660,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:23:23</w:t>
+        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:47:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4111,51 +4111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:23:23</w:t>
+        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:47:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12914,51 +12914,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:23:23</w:t>
+        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:47:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14216,51 +14216,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:23:23</w:t>
+        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:47:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15189,51 +15189,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:23:23</w:t>
+        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:47:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17375,51 +17375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:23:23</w:t>
+        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:47:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18060,84 +18060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Rita Halbrštátová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:23:23</w:t>
+        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:47:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="555EBAFB"/>
+    <w:nsid w:val="32A47A49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18223,51 +18223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="080C786B"/>
+    <w:nsid w:val="52AE453D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18353,51 +18353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="257BD94C"/>
+    <w:nsid w:val="52DAD47F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18483,51 +18483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="61402AC4"/>
+    <w:nsid w:val="1F8E396D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>