--- v5 (2026-06-17)
+++ v6 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2523528E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2523528E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2523528E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A0AADDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A0AADDA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A0AADDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:47:52</w:t>
+        <w:t>Kominík/kominice – měření spalin, 17.6.2026 12:38:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2351,51 +2351,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:47:52</w:t>
+        <w:t>Kominík/kominice – měření spalin, 17.6.2026 12:38:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3660,51 +3660,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:47:52</w:t>
+        <w:t>Kominík/kominice – měření spalin, 17.6.2026 12:38:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4111,51 +4111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:47:52</w:t>
+        <w:t>Kominík/kominice – měření spalin, 17.6.2026 12:38:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12914,51 +12914,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:47:52</w:t>
+        <w:t>Kominík/kominice – měření spalin, 17.6.2026 12:38:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14216,51 +14216,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:47:52</w:t>
+        <w:t>Kominík/kominice – měření spalin, 17.6.2026 12:38:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15189,51 +15189,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:47:52</w:t>
+        <w:t>Kominík/kominice – měření spalin, 17.6.2026 12:38:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17375,51 +17375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:47:52</w:t>
+        <w:t>Kominík/kominice – měření spalin, 17.6.2026 12:38:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18060,84 +18060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Rita Halbrštátová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.6.2026 11:47:52</w:t>
+        <w:t>Kominík/kominice – měření spalin, 17.6.2026 12:38:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="32A47A49"/>
+    <w:nsid w:val="40BA55DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18223,51 +18223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52AE453D"/>
+    <w:nsid w:val="771DDBE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18353,51 +18353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="52DAD47F"/>
+    <w:nsid w:val="458D4779"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18483,51 +18483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1F8E396D"/>
+    <w:nsid w:val="4BE0F92C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>