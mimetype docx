--- v6 (2026-06-17)
+++ v7 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A0AADDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A0AADDA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A0AADDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15644B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15644B0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15644B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.6.2026 12:38:38</w:t>
+        <w:t>Kominík/kominice – měření spalin, 7.7.2026 14:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2351,51 +2351,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.6.2026 12:38:38</w:t>
+        <w:t>Kominík/kominice – měření spalin, 7.7.2026 14:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3660,51 +3660,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.6.2026 12:38:38</w:t>
+        <w:t>Kominík/kominice – měření spalin, 7.7.2026 14:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4111,51 +4111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.6.2026 12:38:38</w:t>
+        <w:t>Kominík/kominice – měření spalin, 7.7.2026 14:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12914,51 +12914,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.6.2026 12:38:38</w:t>
+        <w:t>Kominík/kominice – měření spalin, 7.7.2026 14:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14216,51 +14216,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.6.2026 12:38:38</w:t>
+        <w:t>Kominík/kominice – měření spalin, 7.7.2026 14:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15189,51 +15189,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.6.2026 12:38:38</w:t>
+        <w:t>Kominík/kominice – měření spalin, 7.7.2026 14:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17375,51 +17375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.6.2026 12:38:38</w:t>
+        <w:t>Kominík/kominice – měření spalin, 7.7.2026 14:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18060,84 +18060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Rita Halbrštátová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 17.6.2026 12:38:38</w:t>
+        <w:t>Kominík/kominice – měření spalin, 7.7.2026 14:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40BA55DE"/>
+    <w:nsid w:val="17596703"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18223,51 +18223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="771DDBE8"/>
+    <w:nsid w:val="46669871"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18353,51 +18353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="458D4779"/>
+    <w:nsid w:val="60A6E845"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18483,51 +18483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4BE0F92C"/>
+    <w:nsid w:val="59F72497"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>