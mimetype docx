--- v7 (2026-07-07)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15644B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15644B0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15644B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B022F20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B022F20" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B022F20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 7.7.2026 14:58:44</w:t>
+        <w:t>Kominík/kominice – měření spalin, 31.7.2026 9:54:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2351,51 +2351,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 7.7.2026 14:58:44</w:t>
+        <w:t>Kominík/kominice – měření spalin, 31.7.2026 9:54:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3660,51 +3660,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 7.7.2026 14:58:44</w:t>
+        <w:t>Kominík/kominice – měření spalin, 31.7.2026 9:54:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4111,51 +4111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 7.7.2026 14:58:44</w:t>
+        <w:t>Kominík/kominice – měření spalin, 31.7.2026 9:54:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12914,51 +12914,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 7.7.2026 14:58:44</w:t>
+        <w:t>Kominík/kominice – měření spalin, 31.7.2026 9:54:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14216,51 +14216,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 7.7.2026 14:58:44</w:t>
+        <w:t>Kominík/kominice – měření spalin, 31.7.2026 9:54:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15189,51 +15189,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 7.7.2026 14:58:44</w:t>
+        <w:t>Kominík/kominice – měření spalin, 31.7.2026 9:54:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17375,51 +17375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 7.7.2026 14:58:44</w:t>
+        <w:t>Kominík/kominice – měření spalin, 31.7.2026 9:54:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18060,84 +18060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Rita Halbrštátová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 7.7.2026 14:58:44</w:t>
+        <w:t>Kominík/kominice – měření spalin, 31.7.2026 9:54:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="17596703"/>
+    <w:nsid w:val="3AEA853B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18223,51 +18223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46669871"/>
+    <w:nsid w:val="05B8C23C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18353,51 +18353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="60A6E845"/>
+    <w:nsid w:val="61F857BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18483,51 +18483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="59F72497"/>
+    <w:nsid w:val="68F6DB40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>