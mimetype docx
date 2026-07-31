--- v8 (2026-07-31)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B022F20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B022F20" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B022F20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R769730CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR769730CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR769730CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 31.7.2026 9:54:04</w:t>
+        <w:t>Kominík/kominice – měření spalin, 31.7.2026 11:24:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2351,51 +2351,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 31.7.2026 9:54:04</w:t>
+        <w:t>Kominík/kominice – měření spalin, 31.7.2026 11:24:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3660,51 +3660,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 31.7.2026 9:54:04</w:t>
+        <w:t>Kominík/kominice – měření spalin, 31.7.2026 11:24:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4111,51 +4111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 31.7.2026 9:54:04</w:t>
+        <w:t>Kominík/kominice – měření spalin, 31.7.2026 11:24:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12914,51 +12914,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 31.7.2026 9:54:04</w:t>
+        <w:t>Kominík/kominice – měření spalin, 31.7.2026 11:24:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14216,51 +14216,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 31.7.2026 9:54:04</w:t>
+        <w:t>Kominík/kominice – měření spalin, 31.7.2026 11:24:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15189,51 +15189,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 31.7.2026 9:54:04</w:t>
+        <w:t>Kominík/kominice – měření spalin, 31.7.2026 11:24:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17375,51 +17375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 31.7.2026 9:54:04</w:t>
+        <w:t>Kominík/kominice – měření spalin, 31.7.2026 11:24:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18060,84 +18060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Rita Halbrštátová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 31.7.2026 9:54:04</w:t>
+        <w:t>Kominík/kominice – měření spalin, 31.7.2026 11:24:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3AEA853B"/>
+    <w:nsid w:val="15B49F8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18223,51 +18223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05B8C23C"/>
+    <w:nsid w:val="3A1345EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18353,51 +18353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="61F857BD"/>
+    <w:nsid w:val="6142735C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18483,51 +18483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="68F6DB40"/>
+    <w:nsid w:val="25CF9C00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>