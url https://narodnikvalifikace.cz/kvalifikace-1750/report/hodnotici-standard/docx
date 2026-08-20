--- v9 (2026-07-31)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R769730CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR769730CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR769730CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12317895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12317895" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12317895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 31.7.2026 11:24:52</w:t>
+        <w:t>Kominík/kominice – měření spalin, 20.8.2026 12:36:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2351,51 +2351,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 31.7.2026 11:24:52</w:t>
+        <w:t>Kominík/kominice – měření spalin, 20.8.2026 12:36:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3660,51 +3660,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 31.7.2026 11:24:52</w:t>
+        <w:t>Kominík/kominice – měření spalin, 20.8.2026 12:36:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4111,51 +4111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 31.7.2026 11:24:52</w:t>
+        <w:t>Kominík/kominice – měření spalin, 20.8.2026 12:36:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12914,51 +12914,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 31.7.2026 11:24:52</w:t>
+        <w:t>Kominík/kominice – měření spalin, 20.8.2026 12:36:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14216,51 +14216,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 31.7.2026 11:24:52</w:t>
+        <w:t>Kominík/kominice – měření spalin, 20.8.2026 12:36:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15189,51 +15189,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 31.7.2026 11:24:52</w:t>
+        <w:t>Kominík/kominice – měření spalin, 20.8.2026 12:36:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17375,51 +17375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 31.7.2026 11:24:52</w:t>
+        <w:t>Kominík/kominice – měření spalin, 20.8.2026 12:36:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18060,84 +18060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Rita Halbrštátová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 31.7.2026 11:24:52</w:t>
+        <w:t>Kominík/kominice – měření spalin, 20.8.2026 12:36:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="15B49F8E"/>
+    <w:nsid w:val="4B05C8F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18223,51 +18223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A1345EE"/>
+    <w:nsid w:val="54BD54F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18353,51 +18353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6142735C"/>
+    <w:nsid w:val="375AD125"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18483,51 +18483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="25CF9C00"/>
+    <w:nsid w:val="02A25B5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>