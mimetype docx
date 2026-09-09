--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12317895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12317895" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12317895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4AE85CFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4AE85CFD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4AE85CFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 20.8.2026 12:36:36</w:t>
+        <w:t>Kominík/kominice – měření spalin, 9.9.2026 20:03:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2351,51 +2351,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 20.8.2026 12:36:36</w:t>
+        <w:t>Kominík/kominice – měření spalin, 9.9.2026 20:03:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3660,51 +3660,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 20.8.2026 12:36:36</w:t>
+        <w:t>Kominík/kominice – měření spalin, 9.9.2026 20:03:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4111,51 +4111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 20.8.2026 12:36:36</w:t>
+        <w:t>Kominík/kominice – měření spalin, 9.9.2026 20:03:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12914,51 +12914,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 20.8.2026 12:36:36</w:t>
+        <w:t>Kominík/kominice – měření spalin, 9.9.2026 20:03:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14216,51 +14216,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 20.8.2026 12:36:36</w:t>
+        <w:t>Kominík/kominice – měření spalin, 9.9.2026 20:03:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15189,51 +15189,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 20.8.2026 12:36:36</w:t>
+        <w:t>Kominík/kominice – měření spalin, 9.9.2026 20:03:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17375,51 +17375,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 20.8.2026 12:36:36</w:t>
+        <w:t>Kominík/kominice – měření spalin, 9.9.2026 20:03:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18060,84 +18060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Rita Halbrštátová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kominík/kominice – měření spalin, 20.8.2026 12:36:36</w:t>
+        <w:t>Kominík/kominice – měření spalin, 9.9.2026 20:03:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B05C8F7"/>
+    <w:nsid w:val="47D06FB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18223,51 +18223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54BD54F2"/>
+    <w:nsid w:val="323E63DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18353,51 +18353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="375AD125"/>
+    <w:nsid w:val="2AB68EC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18483,51 +18483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="02A25B5F"/>
+    <w:nsid w:val="68D72A98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>