--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29C1DCA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29C1DCA9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29C1DCA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71ED479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71ED479" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71ED479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.4.2026 2:07:51</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.5.2026 17:11:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.4.2026 2:07:51</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.5.2026 17:11:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3316,51 +3316,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.4.2026 2:07:51</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.5.2026 17:11:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.4.2026 2:07:51</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.5.2026 17:11:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5346,51 +5346,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.4.2026 2:07:51</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.5.2026 17:11:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6767,51 +6767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.4.2026 2:07:51</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.5.2026 17:11:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7743,51 +7743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.4.2026 2:07:51</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.5.2026 17:11:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9239,51 +9239,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.4.2026 2:07:51</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.5.2026 17:11:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9756,84 +9756,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Masarykova střední škola chemická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.4.2026 2:07:51</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.5.2026 17:11:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C0AAF47"/>
+    <w:nsid w:val="7440A351"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9919,51 +9919,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C0E34F9"/>
+    <w:nsid w:val="12CB781E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10049,51 +10049,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0766B5AE"/>
+    <w:nsid w:val="0D6E26B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>