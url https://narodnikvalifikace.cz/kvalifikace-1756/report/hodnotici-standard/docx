--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71ED479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71ED479" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71ED479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A80858D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A80858D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A80858D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.5.2026 17:11:22</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 28.5.2026 0:06:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.5.2026 17:11:22</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 28.5.2026 0:06:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3316,51 +3316,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.5.2026 17:11:22</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 28.5.2026 0:06:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.5.2026 17:11:22</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 28.5.2026 0:06:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5346,51 +5346,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.5.2026 17:11:22</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 28.5.2026 0:06:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6767,51 +6767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.5.2026 17:11:22</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 28.5.2026 0:06:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7743,51 +7743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.5.2026 17:11:22</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 28.5.2026 0:06:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9239,51 +9239,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.5.2026 17:11:22</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 28.5.2026 0:06:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9756,84 +9756,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Masarykova střední škola chemická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.5.2026 17:11:22</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 28.5.2026 0:06:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7440A351"/>
+    <w:nsid w:val="109D6EE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9919,51 +9919,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12CB781E"/>
+    <w:nsid w:val="07213955"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10049,51 +10049,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D6E26B3"/>
+    <w:nsid w:val="50FF6DC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>