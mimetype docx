--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A80858D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A80858D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A80858D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R151EBC32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR151EBC32" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR151EBC32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 28.5.2026 0:06:47</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 9:41:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 28.5.2026 0:06:47</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 9:41:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3316,51 +3316,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 28.5.2026 0:06:47</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 9:41:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 28.5.2026 0:06:47</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 9:41:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5346,51 +5346,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 28.5.2026 0:06:47</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 9:41:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6767,51 +6767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 28.5.2026 0:06:47</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 9:41:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7743,51 +7743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 28.5.2026 0:06:47</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 9:41:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9239,51 +9239,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 28.5.2026 0:06:47</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 9:41:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9756,84 +9756,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Masarykova střední škola chemická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 28.5.2026 0:06:47</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 9:41:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="109D6EE4"/>
+    <w:nsid w:val="3B86EDB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9919,51 +9919,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07213955"/>
+    <w:nsid w:val="31DA6AE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10049,51 +10049,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="50FF6DC5"/>
+    <w:nsid w:val="0C93D7F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>