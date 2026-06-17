--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R151EBC32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR151EBC32" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR151EBC32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDE0B56F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDE0B56F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDE0B56F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 9:41:14</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 11:23:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 9:41:14</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 11:23:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3316,51 +3316,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 9:41:14</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 11:23:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 9:41:14</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 11:23:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5346,51 +5346,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 9:41:14</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 11:23:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6767,51 +6767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 9:41:14</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 11:23:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7743,51 +7743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 9:41:14</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 11:23:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9239,51 +9239,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 9:41:14</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 11:23:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9756,84 +9756,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Masarykova střední škola chemická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 9:41:14</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 11:23:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3B86EDB7"/>
+    <w:nsid w:val="33CEBC13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9919,51 +9919,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31DA6AE0"/>
+    <w:nsid w:val="3148C461"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10049,51 +10049,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0C93D7F7"/>
+    <w:nsid w:val="7BC04CF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>