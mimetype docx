--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDE0B56F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDE0B56F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDE0B56F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R685EB1F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR685EB1F4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR685EB1F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 11:23:21</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 13:44:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 11:23:21</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 13:44:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3316,51 +3316,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 11:23:21</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 13:44:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 11:23:21</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 13:44:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5346,51 +5346,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 11:23:21</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 13:44:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6767,51 +6767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 11:23:21</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 13:44:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7743,51 +7743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 11:23:21</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 13:44:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9239,51 +9239,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 11:23:21</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 13:44:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9756,84 +9756,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Masarykova střední škola chemická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 17.6.2026 11:23:21</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 13:44:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="33CEBC13"/>
+    <w:nsid w:val="1615A65A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9919,51 +9919,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3148C461"/>
+    <w:nsid w:val="33FF0BAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10049,51 +10049,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7BC04CF7"/>
+    <w:nsid w:val="1E746DA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>