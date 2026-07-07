--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R685EB1F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR685EB1F4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR685EB1F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61EDDF73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61EDDF73" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61EDDF73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 13:44:27</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 14:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 13:44:27</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 14:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3316,51 +3316,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 13:44:27</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 14:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 13:44:27</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 14:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5346,51 +5346,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 13:44:27</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 14:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6767,51 +6767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 13:44:27</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 14:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7743,51 +7743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 13:44:27</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 14:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9239,51 +9239,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 13:44:27</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 14:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9756,84 +9756,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Masarykova střední škola chemická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 13:44:27</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 14:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1615A65A"/>
+    <w:nsid w:val="71C3A6A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9919,51 +9919,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33FF0BAB"/>
+    <w:nsid w:val="4105C0DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10049,51 +10049,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E746DA8"/>
+    <w:nsid w:val="0C19C405"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>