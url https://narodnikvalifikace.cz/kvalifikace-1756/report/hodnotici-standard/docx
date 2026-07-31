--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61EDDF73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61EDDF73" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61EDDF73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1EA9587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1EA9587" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1EA9587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 14:58:44</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 31.7.2026 11:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 14:58:44</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 31.7.2026 11:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3316,51 +3316,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 14:58:44</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 31.7.2026 11:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 14:58:44</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 31.7.2026 11:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5346,51 +5346,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 14:58:44</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 31.7.2026 11:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6767,51 +6767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 14:58:44</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 31.7.2026 11:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7743,51 +7743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 14:58:44</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 31.7.2026 11:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9239,51 +9239,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 14:58:44</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 31.7.2026 11:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9756,84 +9756,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Masarykova střední škola chemická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 7.7.2026 14:58:44</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 31.7.2026 11:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="71C3A6A9"/>
+    <w:nsid w:val="38672D83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9919,51 +9919,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4105C0DC"/>
+    <w:nsid w:val="1213386C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10049,51 +10049,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0C19C405"/>
+    <w:nsid w:val="435353D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>