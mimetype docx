--- v7 (2026-07-31)
+++ v8 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1EA9587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1EA9587" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1EA9587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73263D08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73263D08" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73263D08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 31.7.2026 11:24:51</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 8.9.2026 6:41:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 31.7.2026 11:24:51</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 8.9.2026 6:41:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3316,51 +3316,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 31.7.2026 11:24:51</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 8.9.2026 6:41:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 31.7.2026 11:24:51</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 8.9.2026 6:41:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5346,51 +5346,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 31.7.2026 11:24:51</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 8.9.2026 6:41:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6767,51 +6767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 31.7.2026 11:24:51</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 8.9.2026 6:41:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7743,51 +7743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 31.7.2026 11:24:51</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 8.9.2026 6:41:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9239,51 +9239,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 31.7.2026 11:24:51</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 8.9.2026 6:41:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9756,84 +9756,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Masarykova střední škola chemická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 31.7.2026 11:24:51</w:t>
+        <w:t>Chemicko-farmaceutický technolog / chemicko-farmaceutická technoložka, 8.9.2026 6:41:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="38672D83"/>
+    <w:nsid w:val="685D6B62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9919,51 +9919,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1213386C"/>
+    <w:nsid w:val="120E32EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10049,51 +10049,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="435353D7"/>
+    <w:nsid w:val="2DA37ED5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>