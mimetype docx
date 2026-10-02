--- v8 (2026-09-10)
+++ v9 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBFF82EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBFF82EE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBFF82EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25F098E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25F098E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25F098E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 11.9.2026 1:09:52</w:t>
+        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 2.10.2026 2:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 11.9.2026 1:09:52</w:t>
+        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 2.10.2026 2:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 11.9.2026 1:09:52</w:t>
+        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 2.10.2026 2:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3281,51 +3281,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 11.9.2026 1:09:52</w:t>
+        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 2.10.2026 2:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4310,51 +4310,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 11.9.2026 1:09:52</w:t>
+        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 2.10.2026 2:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5227,51 +5227,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělění autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 11.9.2026 1:09:52</w:t>
+        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 2.10.2026 2:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6611,51 +6611,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 11.9.2026 1:09:52</w:t>
+        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 2.10.2026 2:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7184,84 +7184,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Imerys, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 11.9.2026 1:09:52</w:t>
+        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 2.10.2026 2:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="234FBB4B"/>
+    <w:nsid w:val="02FE2A84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7347,51 +7347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24D3A301"/>
+    <w:nsid w:val="0887DD9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7477,51 +7477,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="204971A9"/>
+    <w:nsid w:val="7551B855"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>