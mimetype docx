--- v9 (2026-10-02)
+++ v10 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25F098E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25F098E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25F098E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FF1980A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FF1980A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FF1980A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 2.10.2026 2:09:09</w:t>
+        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 22.10.2026 7:44:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 2.10.2026 2:09:09</w:t>
+        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 22.10.2026 7:44:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 2.10.2026 2:09:09</w:t>
+        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 22.10.2026 7:44:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3281,51 +3281,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 2.10.2026 2:09:09</w:t>
+        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 22.10.2026 7:44:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4310,51 +4310,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 2.10.2026 2:09:09</w:t>
+        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 22.10.2026 7:44:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4446,79 +4446,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="6004" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4530,51 +4530,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4586,51 +4586,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4645,51 +4645,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Střední vzdělání s výučním listem v oboru vzdělání zaměřeném na výrobu keramiky a střední vzdělání s maturitní zkouškou v jiném oboru a alespoň 5 let odborné praxe v oblasti keramické výroby nebo ve funkci učitele praktického vyučování nebo učitele odborného výcviku v oblasti keramické výroby. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4704,51 +4704,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Střední vzdělání s maturitní zkouškou v oboru vzdělání zaměřeném na technologii silikátů nebo aplikovanou chemii a alespoň 5 let odborné praxe v oblasti keramické výroby nebo ve funkci učitele praktického vyučování nebo učitele odborného výcviku v oblasti keramické výroby. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4763,51 +4763,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Vysokoškolské vzdělání se zaměřením na technologii silikátů nebo chemické inženýrství nebo organickou chemii nebo výrobu plastů a alespoň 5 let odborné praxe v oblasti keramické výroby nebo ve funkci učitele odborných předmětů nebo učitele praktického vyučování nebo učitele odborného výcviku v oblasti keramické výroby. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4822,51 +4822,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace 28-102-M Výrobce/výrobkyně forem pro tlakové lití v keramice a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti keramické výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4878,166 +4878,107 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
-[...58 lines deleted...]
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5049,229 +4990,117 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
-[...110 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělění autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 2.10.2026 2:09:09</w:t>
+        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 22.10.2026 7:44:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5394,749 +5223,749 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prostory, stroje a zařízení - včetně potřebných energií - odpovídající bezpečnostním a hygienickým předpisům</w:t>
+        <w:t>Prostory, stroje a zařízení - včetně potřebných energií - odpovídající bezpečnostním a hygienickým předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Provozní dílna (dostatečně velká, vytápěná a větratelná) s přívodem energií, vody a stlačeného vzduchu vybavená zařízením pro tlakové lití forem v keramice</w:t>
+        <w:t>Provozní dílna (dostatečně velká, vytápěná a větratelná) s přívodem energií, vody a stlačeného vzduchu vybavená zařízením pro tlakové lití forem v keramice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Místnost pro provedení ústní části zkoušky</w:t>
+        <w:t>Místnost pro provedení ústní části zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Ochranné pracovní pomůcky </w:t>
+        <w:t xml:space="preserve">Ochranné pracovní pomůcky </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Výrobní receptury pro výrobu forem pro tlakové lití</w:t>
+        <w:t>Výrobní receptury pro výrobu forem pro tlakové lití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technologická a technická dokumentace pro výrobu forem pro tlakové lití</w:t>
+        <w:t>Technologická a technická dokumentace pro výrobu forem pro tlakové lití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Rozmnožovací zařízení pro přípravu formy na tlakové lití keramiky</w:t>
+        <w:t>Rozmnožovací zařízení pro přípravu formy na tlakové lití keramiky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracovní stůl, ohrada, vodováha, podložky pod formu, separátor (pasta i sprej) měkký kartáček, nerez trubičky (pro přívod licí hmoty do formy); matice a průchodky, délková měřidla, běžné zámečnické nářadí, nože velké, pilník hrubý, rašple, hoblík, svěrky truhlářské, polyesterové dvousložkové lepidlo, teploměr, plexi deska se sítí otvorů, stojan na desku, tyčky s průměrem 6 mm 300 ks; odměrka, polohovací umělohmotné zámky, plastelína</w:t>
+        <w:t>Pracovní stůl, ohrada, vodováha, podložky pod formu, separátor (pasta i sprej) měkký kartáček, nerez trubičky (pro přívod licí hmoty do formy); matice a průchodky, délková měřidla, běžné zámečnické nářadí, nože velké, pilník hrubý, rašple, hoblík, svěrky truhlářské, polyesterové dvousložkové lepidlo, teploměr, plexi deska se sítí otvorů, stojan na desku, tyčky s průměrem 6 mm 300 ks; odměrka, polohovací umělohmotné zámky, plastelína</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Váhy do 30 kg citlivost 1 g; nádoby na míchání do 30 litrů; pádlo, nádoby na odvažování komponent, lednička s mrazákem, míchačka s nastavením 100–150 ot./min, stopky, laminátová vana k dozrávání formy s odtokem</w:t>
+        <w:t>Váhy do 30 kg citlivost 1 g; nádoby na míchání do 30 litrů; pádlo, nádoby na odvažování komponent, lednička s mrazákem, míchačka s nastavením 100–150 ot./min, stopky, laminátová vana k dozrávání formy s odtokem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Fréza ke srovnání planparalelnosti, ruční fréza na kanálky 6 mm, vrtáky, závitníky, tryska na čištění formy tlakovým vzduchem, brusný papír zrnitost 80 a 400, barva na PMMA (polymetylmetakrylát), PP (polypropylen) deska 25 mm, kotoučová pila s řídkými zuby, vruty do dřeva nerez, frézka na zadní drážky, stojanová vrtačka, stahovací pásky, gumové a silikonové těsnění 6 mm</w:t>
+        <w:t>Fréza ke srovnání planparalelnosti, ruční fréza na kanálky 6 mm, vrtáky, závitníky, tryska na čištění formy tlakovým vzduchem, brusný papír zrnitost 80 a 400, barva na PMMA (polymetylmetakrylát), PP (polypropylen) deska 25 mm, kotoučová pila s řídkými zuby, vruty do dřeva nerez, frézka na zadní drážky, stojanová vrtačka, stahovací pásky, gumové a silikonové těsnění 6 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Sádrové formy k odlití, izolace (šelak), separátor silikon – sádra, Silonon Elastosil 4512 + tužidlo T51; PP (polypropylen) armatury (trubky, kolínka, T kusy, koncovka se závitem), bruska malá, nůžky, silikonové podložky, Savo 12%, pro ošetřování forem NaClO (natriumhypochlorid) </w:t>
+        <w:t xml:space="preserve">Sádrové formy k odlití, izolace (šelak), separátor silikon – sádra, Silonon Elastosil 4512 + tužidlo T51; PP (polypropylen) armatury (trubky, kolínka, T kusy, koncovka se závitem), bruska malá, nůžky, silikonové podložky, Savo 12%, pro ošetřování forem NaClO (natriumhypochlorid) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorek hotové formy pro tlakové lití</w:t>
+        <w:t>Vzorek hotové formy pro tlakové lití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8203" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6611,51 +6440,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 2.10.2026 2:09:09</w:t>
+        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 22.10.2026 7:44:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7184,84 +7013,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Imerys, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 2.10.2026 2:09:09</w:t>
+        <w:t>Výrobce/výrobkyně forem pro tlakové lití v keramice, 22.10.2026 7:44:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="02FE2A84"/>
+    <w:nsid w:val="7901C537"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7347,51 +7176,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0887DD9F"/>
+    <w:nsid w:val="2E99652B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7476,188 +7305,55 @@
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...128 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>