--- v6 (2026-08-21)
+++ v7 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D457448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D457448" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D457448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DCD429E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DCD429E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DCD429E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 21.8.2026 21:49:58</w:t>
+        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 11.9.2026 20:12:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 21.8.2026 21:49:58</w:t>
+        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 11.9.2026 20:12:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 21.8.2026 21:49:58</w:t>
+        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 11.9.2026 20:12:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3835,51 +3835,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 21.8.2026 21:49:58</w:t>
+        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 11.9.2026 20:12:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5229,51 +5229,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 21.8.2026 21:49:58</w:t>
+        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 11.9.2026 20:12:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6288,51 +6288,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 21.8.2026 21:49:58</w:t>
+        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 11.9.2026 20:12:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8721,51 +8721,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 21.8.2026 21:49:58</w:t>
+        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 11.9.2026 20:12:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9090,51 +9090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 21.8.2026 21:49:58</w:t>
+        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 11.9.2026 20:12:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9663,84 +9663,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 21.8.2026 21:49:58</w:t>
+        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 11.9.2026 20:12:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D7E116A"/>
+    <w:nsid w:val="60BF7EA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9826,51 +9826,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="328B8A51"/>
+    <w:nsid w:val="1FA618BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9956,51 +9956,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75C22B99"/>
+    <w:nsid w:val="742A0303"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10086,51 +10086,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="382F23AE"/>
+    <w:nsid w:val="4E6B8C3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10216,51 +10216,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="72DF34A6"/>
+    <w:nsid w:val="10392D78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10346,51 +10346,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2DD4D5FB"/>
+    <w:nsid w:val="7139FC2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>