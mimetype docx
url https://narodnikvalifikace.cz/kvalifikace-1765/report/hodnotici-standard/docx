--- v7 (2026-09-11)
+++ v8 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DCD429E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DCD429E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DCD429E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D34E582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D34E582" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D34E582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 11.9.2026 20:12:35</w:t>
+        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 2.10.2026 2:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 11.9.2026 20:12:35</w:t>
+        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 2.10.2026 2:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 11.9.2026 20:12:35</w:t>
+        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 2.10.2026 2:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3835,51 +3835,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 11.9.2026 20:12:35</w:t>
+        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 2.10.2026 2:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5229,51 +5229,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 11.9.2026 20:12:35</w:t>
+        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 2.10.2026 2:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6288,51 +6288,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 11.9.2026 20:12:35</w:t>
+        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 2.10.2026 2:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8721,51 +8721,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 11.9.2026 20:12:35</w:t>
+        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 2.10.2026 2:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9090,51 +9090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 11.9.2026 20:12:35</w:t>
+        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 2.10.2026 2:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9663,84 +9663,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 11.9.2026 20:12:35</w:t>
+        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 2.10.2026 2:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="60BF7EA2"/>
+    <w:nsid w:val="4A6B2529"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9826,51 +9826,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FA618BA"/>
+    <w:nsid w:val="472F4D80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9956,51 +9956,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="742A0303"/>
+    <w:nsid w:val="167CDA44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10086,51 +10086,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4E6B8C3E"/>
+    <w:nsid w:val="7F8F258D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10216,51 +10216,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="10392D78"/>
+    <w:nsid w:val="696DE44E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10346,51 +10346,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7139FC2C"/>
+    <w:nsid w:val="18E7161B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>