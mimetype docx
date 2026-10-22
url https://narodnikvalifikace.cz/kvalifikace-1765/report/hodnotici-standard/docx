--- v8 (2026-10-02)
+++ v9 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D34E582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D34E582" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D34E582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27C5495E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27C5495E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27C5495E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 2.10.2026 2:05:04</w:t>
+        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 22.10.2026 7:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 2.10.2026 2:05:05</w:t>
+        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 22.10.2026 7:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 2.10.2026 2:05:05</w:t>
+        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 22.10.2026 7:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3835,51 +3835,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 2.10.2026 2:05:05</w:t>
+        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 22.10.2026 7:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5229,51 +5229,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 2.10.2026 2:05:05</w:t>
+        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 22.10.2026 7:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5448,79 +5448,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9278" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
+        <w:framePr w:w="10766" w:h="6955" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6407" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5532,51 +5532,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6407" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5588,51 +5588,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6407" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5647,51 +5647,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou ve skupině oborů strojírenství nebo metalurgie nebo elektrotechnika nebo stavebnictví nebo chemie nebo průmyslová ekologie a alespoň 5 let odborné praxe ve firmách zabývající se recyklací nebo ve funkci učitele odborného výcviku v oblasti recyklace odpadů a druhotných surovin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6407" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5706,51 +5706,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání se zaměřením na strojírenství nebo metalurgii nebo elektrotechniku nebo stavebnictví nebo chemii nebo průmyslovou ekologii a alespoň 5 let odborné praxe ve firmách zabývajících se recyklací, nebo ve funkci učitele praktického vyučování nebo učitele odborného výcviku v oblasti recyklace odpadů a druhotných surovin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6407" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5765,51 +5765,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání se zaměřením na strojírenství nebo metalurgii nebo elektrotechniku nebo stavebnictví nebo chemii nebo průmyslovou ekologii a alespoň 5 let odborné praxe ve firmách zabývajících se recyklací, nebo ve funkci učitele odborných předmětů nebo učitele praktického vyučování nebo učitele odborného výcviku v oblasti recyklace odpadů a druhotných surovin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6407" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5824,51 +5824,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace z oblasti recyklace v kvalifikační úrovni 4, 5 nebo 6 a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe ve firmách zabývajících se recyklací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6407" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5880,51 +5880,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6407" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5936,51 +5936,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6407" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5988,117 +5988,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6407" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6110,51 +6051,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6407" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6166,51 +6107,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6407" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6222,51 +6163,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6407" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6288,51 +6229,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 2.10.2026 2:05:05</w:t>
+        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 22.10.2026 7:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6672,51 +6613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Critical Raw Materials for EU(EC, July 2010)</w:t>
+        <w:t>Critical Raw Materials for EU(EC, July 2010)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6731,51 +6672,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•COM (2014)297 final ,Sdělení Komise o přezkumu kritických surovin pro EU</w:t>
+        <w:t>COM (2014)297 final ,Sdělení Komise o přezkumu kritických surovin pro EU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6790,51 +6731,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Seznam kritických surovin EU a jejich členění</w:t>
+        <w:t>Seznam kritických surovin EU a jejich členění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6849,51 +6790,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Surovinová politika České republiky v oblasti nerostných surovin a jejich zdrojů, I. Část - neenergetické suroviny, MPO, 2014</w:t>
+        <w:t>Surovinová politika České republiky v oblasti nerostných surovin a jejich zdrojů, I. Část - neenergetické suroviny, MPO, 2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6908,51 +6849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Opatření na podporu získávání kritických surovin (Rámcová pozice ČR k Akčnímu plánu EU pro oběhové hospodářství, 2015)</w:t>
+        <w:t>Opatření na podporu získávání kritických surovin (Rámcová pozice ČR k Akčnímu plánu EU pro oběhové hospodářství, 2015)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6967,51 +6908,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zákon v platném znění: o odpadech, o výrobcích s ukončenou životností, o ochraně zdraví při práci</w:t>
+        <w:t>Zákon v platném znění: o odpadech, o výrobcích s ukončenou životností, o ochraně zdraví při práci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7026,51 +6967,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Vyhlášky v platném znění: Katalog odpadů, o podrobnostech nakládání s odpady </w:t>
+        <w:t xml:space="preserve">Vyhlášky v platném znění: Katalog odpadů, o podrobnostech nakládání s odpady </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7197,51 +7138,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Rambousek, P., Starý, J.: Potenciální zdroje kritických surovin v ČR, Česká geologická služba, 2014</w:t>
+        <w:t>Rambousek, P., Starý, J.: Potenciální zdroje kritických surovin v ČR, Česká geologická služba, 2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7256,51 +7197,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Analýza potenciálu kritických surovin (Projekt TB030MPO005, Technologická agentura ČR, 2015)</w:t>
+        <w:t>Analýza potenciálu kritických surovin (Projekt TB030MPO005, Technologická agentura ČR, 2015)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7427,51 +7368,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN 420030 - Ocelový a litinový odpad, ČSN 421331 - Odpady neželezných kovů a jejich slitin</w:t>
+        <w:t>ČSN 420030 - Ocelový a litinový odpad, ČSN 421331 - Odpady neželezných kovů a jejich slitin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7486,51 +7427,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN P CEN/TS 1611 - Příprava vzorků ČSN 44 1301 - 4 Principy vzorkování</w:t>
+        <w:t>ČSN P CEN/TS 1611 - Příprava vzorků ČSN 44 1301 - 4 Principy vzorkování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7545,51 +7486,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•ČSN EN 840 - Pojízdné kontejnery na odpad a recyklaci </w:t>
+        <w:t xml:space="preserve">ČSN EN 840 - Pojízdné kontejnery na odpad a recyklaci </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7660,51 +7601,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Katalogy manipulačních prostředků</w:t>
+        <w:t>Katalogy manipulačních prostředků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7719,51 +7660,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Katalogy sběrných nádob</w:t>
+        <w:t>Katalogy sběrných nádob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7778,51 +7719,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorové interní předpisy</w:t>
+        <w:t>Vzorové interní předpisy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7837,51 +7778,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Pracovní návody k demontáži, rozebírání nosičů kritických surovin, pro jejich třídění </w:t>
+        <w:t xml:space="preserve">Pracovní návody k demontáži, rozebírání nosičů kritických surovin, pro jejich třídění </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7896,51 +7837,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technologické a bezpečnostní předpisy, speciální ochranné pracovní pomůcky k zařízením, na kterých bude zkouška probíhat</w:t>
+        <w:t>Technologické a bezpečnostní předpisy, speciální ochranné pracovní pomůcky k zařízením, na kterých bude zkouška probíhat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7955,51 +7896,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Technické prostředky a prostory umožňující příjem odpadů – nosičů kritických surovin, jejich shromažďování, třídění, separaci, skladování a expedici </w:t>
+        <w:t xml:space="preserve">Technické prostředky a prostory umožňující příjem odpadů – nosičů kritických surovin, jejich shromažďování, třídění, separaci, skladování a expedici </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8014,51 +7955,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Nejméně dva vzorky směsných odpadů kovů, plastů, skla se seznamem odpadů obsažených ve vzorku</w:t>
+        <w:t>Nejméně dva vzorky směsných odpadů kovů, plastů, skla se seznamem odpadů obsažených ve vzorku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8073,51 +8014,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Mechanismy a prostory potřebné pro ověřování kritérií založených na formě praktického předvedení, nástroje na demontáž (šroubováky, kleště, sady klíčů, kladiva, nálevky, filtry, váhy)</w:t>
+        <w:t>Mechanismy a prostory potřebné pro ověřování kritérií založených na formě praktického předvedení, nástroje na demontáž (šroubováky, kleště, sady klíčů, kladiva, nálevky, filtry, váhy)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8132,51 +8073,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Místnost nebo učebnu pro vykonání písemné zkoušky</w:t>
+        <w:t>Místnost nebo učebnu pro vykonání písemné zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8191,51 +8132,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Speciální přístroje (například měření vlhkosti, rtg-analyzátor) </w:t>
+        <w:t xml:space="preserve">Speciální přístroje (například měření vlhkosti, rtg-analyzátor) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8250,51 +8191,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Kancelářské potřeby k písemnému ověření</w:t>
+        <w:t>Kancelářské potřeby k písemnému ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8309,51 +8250,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Počítač s periferiemi</w:t>
+        <w:t>Počítač s periferiemi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8368,51 +8309,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Další dokumenty a prostředky podle operativních potřeb zkoušejícího</w:t>
+        <w:t>Další dokumenty a prostředky podle operativních potřeb zkoušejícího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8721,51 +8662,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 2.10.2026 2:05:05</w:t>
+        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 22.10.2026 7:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9090,51 +9031,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 2.10.2026 2:05:05</w:t>
+        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 22.10.2026 7:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9663,84 +9604,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 2.10.2026 2:05:05</w:t>
+        <w:t>Technolog/technoložka pro recyklaci kritických surovin, 22.10.2026 7:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4A6B2529"/>
+    <w:nsid w:val="5A0E4CB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9826,51 +9767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="472F4D80"/>
+    <w:nsid w:val="570CB61D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9956,51 +9897,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="167CDA44"/>
+    <w:nsid w:val="4D089591"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10086,51 +10027,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7F8F258D"/>
+    <w:nsid w:val="38D9BB82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10216,51 +10157,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="696DE44E"/>
+    <w:nsid w:val="281F1568"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10346,51 +10287,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="18E7161B"/>
+    <w:nsid w:val="6995D6B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>