--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7407FECA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7407FECA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7407FECA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R503F2110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR503F2110" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR503F2110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 20.4.2026 23:56:23</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 11.5.2026 6:56:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 20.4.2026 23:56:23</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 11.5.2026 6:56:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 20.4.2026 23:56:23</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 11.5.2026 6:56:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3835,51 +3835,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 20.4.2026 23:56:23</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 11.5.2026 6:56:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5229,51 +5229,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 20.4.2026 23:56:23</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 11.5.2026 6:56:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6288,51 +6288,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 20.4.2026 23:56:23</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 11.5.2026 6:56:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8721,51 +8721,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 20.4.2026 23:56:23</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 11.5.2026 6:56:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9090,51 +9090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 20.4.2026 23:56:23</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 11.5.2026 6:56:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9663,84 +9663,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 20.4.2026 23:56:23</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 11.5.2026 6:56:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="589FD370"/>
+    <w:nsid w:val="754648A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9826,51 +9826,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33D63A39"/>
+    <w:nsid w:val="00E8473F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9956,51 +9956,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E5BA2DB"/>
+    <w:nsid w:val="61D28D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10086,51 +10086,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="31DCEA6B"/>
+    <w:nsid w:val="16A53F9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10216,51 +10216,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="27A1C9A5"/>
+    <w:nsid w:val="3A5CAD88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10346,51 +10346,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="508C4C2B"/>
+    <w:nsid w:val="5E0E01B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>