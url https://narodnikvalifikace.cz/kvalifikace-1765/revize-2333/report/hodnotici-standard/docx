--- v1 (2026-05-11)
+++ v2 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R503F2110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR503F2110" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR503F2110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42263572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42263572" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42263572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 11.5.2026 6:56:36</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 1.6.2026 5:07:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 11.5.2026 6:56:36</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 1.6.2026 5:07:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 11.5.2026 6:56:36</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 1.6.2026 5:07:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3835,51 +3835,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 11.5.2026 6:56:36</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 1.6.2026 5:07:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5229,51 +5229,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 11.5.2026 6:56:36</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 1.6.2026 5:07:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6288,51 +6288,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 11.5.2026 6:56:36</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 1.6.2026 5:07:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8721,51 +8721,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 11.5.2026 6:56:36</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 1.6.2026 5:07:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9090,51 +9090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 11.5.2026 6:56:36</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 1.6.2026 5:07:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9663,84 +9663,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 11.5.2026 6:56:36</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 1.6.2026 5:07:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="754648A6"/>
+    <w:nsid w:val="2165D35E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9826,51 +9826,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00E8473F"/>
+    <w:nsid w:val="24C53725"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9956,51 +9956,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="61D28D7A"/>
+    <w:nsid w:val="7216AF64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10086,51 +10086,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="16A53F9F"/>
+    <w:nsid w:val="4F189E3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10216,51 +10216,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3A5CAD88"/>
+    <w:nsid w:val="0190123F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10346,51 +10346,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5E0E01B0"/>
+    <w:nsid w:val="16310617"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>