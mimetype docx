--- v2 (2026-06-01)
+++ v3 (2026-06-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42263572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42263572" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42263572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3065982F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3065982F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3065982F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 1.6.2026 5:07:19</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 21.6.2026 15:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 1.6.2026 5:07:19</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 21.6.2026 15:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 1.6.2026 5:07:19</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 21.6.2026 15:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3835,51 +3835,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 1.6.2026 5:07:19</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 21.6.2026 15:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5229,51 +5229,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 1.6.2026 5:07:19</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 21.6.2026 15:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6288,51 +6288,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 1.6.2026 5:07:19</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 21.6.2026 15:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8721,51 +8721,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 1.6.2026 5:07:19</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 21.6.2026 15:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9090,51 +9090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 1.6.2026 5:07:19</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 21.6.2026 15:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9663,84 +9663,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 1.6.2026 5:07:19</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 21.6.2026 15:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2165D35E"/>
+    <w:nsid w:val="7A40EF9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9826,51 +9826,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24C53725"/>
+    <w:nsid w:val="4134C486"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9956,51 +9956,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7216AF64"/>
+    <w:nsid w:val="31E7CD2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10086,51 +10086,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4F189E3D"/>
+    <w:nsid w:val="39643775"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10216,51 +10216,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0190123F"/>
+    <w:nsid w:val="6420A819"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10346,51 +10346,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="16310617"/>
+    <w:nsid w:val="35EA395E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>