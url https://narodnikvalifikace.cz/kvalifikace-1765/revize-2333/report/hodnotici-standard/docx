--- v3 (2026-06-21)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3065982F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3065982F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3065982F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AED1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AED1657" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AED1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 21.6.2026 15:21:03</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 11.7.2026 22:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 21.6.2026 15:21:03</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 11.7.2026 22:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 21.6.2026 15:21:03</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 11.7.2026 22:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3835,51 +3835,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 21.6.2026 15:21:03</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 11.7.2026 22:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5229,51 +5229,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 21.6.2026 15:21:03</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 11.7.2026 22:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6288,51 +6288,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 21.6.2026 15:21:03</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 11.7.2026 22:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8721,51 +8721,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 21.6.2026 15:21:03</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 11.7.2026 22:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9090,51 +9090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 21.6.2026 15:21:03</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 11.7.2026 22:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9663,84 +9663,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 21.6.2026 15:21:03</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 11.7.2026 22:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7A40EF9C"/>
+    <w:nsid w:val="012F77A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9826,51 +9826,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4134C486"/>
+    <w:nsid w:val="59AD45FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9956,51 +9956,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31E7CD2A"/>
+    <w:nsid w:val="5F45C64B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10086,51 +10086,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="39643775"/>
+    <w:nsid w:val="01F8FA33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10216,51 +10216,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6420A819"/>
+    <w:nsid w:val="0FBC09B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10346,51 +10346,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="35EA395E"/>
+    <w:nsid w:val="6D6A7C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>