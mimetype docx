--- v4 (2026-07-11)
+++ v5 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AED1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AED1657" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AED1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C30A241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C30A241" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C30A241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 11.7.2026 22:00:34</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 1.8.2026 10:50:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 11.7.2026 22:00:34</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 1.8.2026 10:50:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 11.7.2026 22:00:34</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 1.8.2026 10:50:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3835,51 +3835,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 11.7.2026 22:00:34</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 1.8.2026 10:50:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5229,51 +5229,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 11.7.2026 22:00:34</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 1.8.2026 10:50:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6288,51 +6288,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 11.7.2026 22:00:34</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 1.8.2026 10:50:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8721,51 +8721,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 11.7.2026 22:00:34</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 1.8.2026 10:50:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9090,51 +9090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 11.7.2026 22:00:34</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 1.8.2026 10:50:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9663,84 +9663,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 11.7.2026 22:00:34</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 1.8.2026 10:50:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="012F77A4"/>
+    <w:nsid w:val="7EA9B0B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9826,51 +9826,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59AD45FD"/>
+    <w:nsid w:val="7545D5E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9956,51 +9956,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F45C64B"/>
+    <w:nsid w:val="5E22925E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10086,51 +10086,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="01F8FA33"/>
+    <w:nsid w:val="01EEDDFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10216,51 +10216,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0FBC09B1"/>
+    <w:nsid w:val="2C6FC852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10346,51 +10346,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6D6A7C23"/>
+    <w:nsid w:val="64ED714A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>