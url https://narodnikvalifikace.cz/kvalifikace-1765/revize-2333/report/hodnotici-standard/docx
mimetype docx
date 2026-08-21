--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C30A241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C30A241" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C30A241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63ABE1E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63ABE1E8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63ABE1E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 1.8.2026 10:50:56</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 22.8.2026 0:06:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 1.8.2026 10:50:56</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 22.8.2026 0:06:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 1.8.2026 10:50:56</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 22.8.2026 0:06:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3835,51 +3835,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 1.8.2026 10:50:56</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 22.8.2026 0:06:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5229,51 +5229,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 1.8.2026 10:50:56</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 22.8.2026 0:06:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6288,51 +6288,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 1.8.2026 10:50:56</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 22.8.2026 0:06:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8721,51 +8721,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 1.8.2026 10:50:56</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 22.8.2026 0:06:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9090,51 +9090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 1.8.2026 10:50:56</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 22.8.2026 0:06:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9663,84 +9663,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci kritických surovin, 1.8.2026 10:50:56</w:t>
+        <w:t>Technolog pro recyklaci kritických surovin, 22.8.2026 0:06:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7EA9B0B6"/>
+    <w:nsid w:val="5338BF20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9826,51 +9826,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7545D5E9"/>
+    <w:nsid w:val="6BFEDAAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9956,51 +9956,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5E22925E"/>
+    <w:nsid w:val="5D05A162"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10086,51 +10086,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="01EEDDFE"/>
+    <w:nsid w:val="365681F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10216,51 +10216,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2C6FC852"/>
+    <w:nsid w:val="1A273E02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10346,51 +10346,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="64ED714A"/>
+    <w:nsid w:val="1037466B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>