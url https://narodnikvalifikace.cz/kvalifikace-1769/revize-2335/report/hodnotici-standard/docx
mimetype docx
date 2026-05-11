--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R667E5D69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR667E5D69" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR667E5D69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61607169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61607169" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61607169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.09.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 20.4.2026 2:50:08</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 11.5.2026 4:54:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1906,51 +1906,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 20.4.2026 2:50:08</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 11.5.2026 4:54:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2661,51 +2661,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 20.4.2026 2:50:08</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 11.5.2026 4:54:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4536,51 +4536,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 20.4.2026 2:50:08</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 11.5.2026 4:54:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5595,51 +5595,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 20.4.2026 2:50:08</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 11.5.2026 4:54:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7159,51 +7159,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 20.4.2026 2:50:08</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 11.5.2026 4:54:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7788,84 +7788,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 20.4.2026 2:50:08</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 11.5.2026 4:54:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="577C281A"/>
+    <w:nsid w:val="06A061E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7951,51 +7951,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="658687D0"/>
+    <w:nsid w:val="04FAB80B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8081,51 +8081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="60CF99CE"/>
+    <w:nsid w:val="3E941788"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8211,51 +8211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="76E17B41"/>
+    <w:nsid w:val="5C0B1722"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>