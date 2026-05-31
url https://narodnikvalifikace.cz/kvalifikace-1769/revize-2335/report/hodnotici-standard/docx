--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61607169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61607169" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61607169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55BBA0F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55BBA0F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55BBA0F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.09.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 11.5.2026 4:54:54</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 31.5.2026 7:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1906,51 +1906,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 11.5.2026 4:54:54</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 31.5.2026 7:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2661,51 +2661,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 11.5.2026 4:54:54</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 31.5.2026 7:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4536,51 +4536,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 11.5.2026 4:54:54</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 31.5.2026 7:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5595,51 +5595,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 11.5.2026 4:54:54</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 31.5.2026 7:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7159,51 +7159,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 11.5.2026 4:54:54</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 31.5.2026 7:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7788,84 +7788,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 11.5.2026 4:54:54</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 31.5.2026 7:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="06A061E6"/>
+    <w:nsid w:val="58D4E8CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7951,51 +7951,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04FAB80B"/>
+    <w:nsid w:val="76B3A8B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8081,51 +8081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E941788"/>
+    <w:nsid w:val="26CEB7DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8211,51 +8211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5C0B1722"/>
+    <w:nsid w:val="2ADEB2BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>