--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55BBA0F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55BBA0F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55BBA0F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23190F24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23190F24" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23190F24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.09.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 31.5.2026 7:00:40</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 20.6.2026 23:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1906,51 +1906,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 31.5.2026 7:00:40</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 20.6.2026 23:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2661,51 +2661,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 31.5.2026 7:00:40</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 20.6.2026 23:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4536,51 +4536,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 31.5.2026 7:00:40</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 20.6.2026 23:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5595,51 +5595,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 31.5.2026 7:00:40</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 20.6.2026 23:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7159,51 +7159,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 31.5.2026 7:00:40</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 20.6.2026 23:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7788,84 +7788,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 31.5.2026 7:00:40</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 20.6.2026 23:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="58D4E8CB"/>
+    <w:nsid w:val="79551393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7951,51 +7951,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76B3A8B1"/>
+    <w:nsid w:val="29029412"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8081,51 +8081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26CEB7DE"/>
+    <w:nsid w:val="1E3F6E37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8211,51 +8211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2ADEB2BD"/>
+    <w:nsid w:val="3A799540"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>