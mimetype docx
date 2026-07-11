--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23190F24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23190F24" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23190F24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R148D9DFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR148D9DFF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR148D9DFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.09.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 20.6.2026 23:22:07</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 11.7.2026 7:48:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1906,51 +1906,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 20.6.2026 23:22:07</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 11.7.2026 7:48:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2661,51 +2661,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 20.6.2026 23:22:07</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 11.7.2026 7:48:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4536,51 +4536,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 20.6.2026 23:22:07</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 11.7.2026 7:48:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5595,51 +5595,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 20.6.2026 23:22:07</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 11.7.2026 7:48:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7159,51 +7159,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 20.6.2026 23:22:07</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 11.7.2026 7:48:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7788,84 +7788,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 20.6.2026 23:22:07</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 11.7.2026 7:48:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="79551393"/>
+    <w:nsid w:val="3F5EF296"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7951,51 +7951,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29029412"/>
+    <w:nsid w:val="56C265D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8081,51 +8081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E3F6E37"/>
+    <w:nsid w:val="5937411F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8211,51 +8211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3A799540"/>
+    <w:nsid w:val="5412AE6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>