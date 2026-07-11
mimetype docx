--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R148D9DFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR148D9DFF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR148D9DFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47D32C65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47D32C65" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47D32C65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.09.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 11.7.2026 7:48:30</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 11.7.2026 9:20:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1906,51 +1906,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 11.7.2026 7:48:30</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 11.7.2026 9:20:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2661,51 +2661,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 11.7.2026 7:48:31</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 11.7.2026 9:20:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4536,51 +4536,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 11.7.2026 7:48:31</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 11.7.2026 9:20:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5595,51 +5595,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 11.7.2026 7:48:31</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 11.7.2026 9:20:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7159,51 +7159,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 11.7.2026 7:48:31</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 11.7.2026 9:20:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7788,84 +7788,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 11.7.2026 7:48:31</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 11.7.2026 9:20:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3F5EF296"/>
+    <w:nsid w:val="11B287FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7951,51 +7951,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56C265D2"/>
+    <w:nsid w:val="75BF4A41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8081,51 +8081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5937411F"/>
+    <w:nsid w:val="49031DB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8211,51 +8211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5412AE6F"/>
+    <w:nsid w:val="6B0D78BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>