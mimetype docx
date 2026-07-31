--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47D32C65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47D32C65" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47D32C65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C860DC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C860DC1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C860DC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.09.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 11.7.2026 9:20:54</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 31.7.2026 14:55:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1906,51 +1906,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 11.7.2026 9:20:54</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 31.7.2026 14:55:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2661,51 +2661,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 11.7.2026 9:20:54</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 31.7.2026 14:55:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4536,51 +4536,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 11.7.2026 9:20:54</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 31.7.2026 14:55:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5595,51 +5595,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 11.7.2026 9:20:54</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 31.7.2026 14:55:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7159,51 +7159,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 11.7.2026 9:20:54</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 31.7.2026 14:55:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7788,84 +7788,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 11.7.2026 9:20:54</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 31.7.2026 14:55:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="11B287FA"/>
+    <w:nsid w:val="15929BC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7951,51 +7951,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75BF4A41"/>
+    <w:nsid w:val="2F2D8297"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8081,51 +8081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="49031DB0"/>
+    <w:nsid w:val="06CF7B31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8211,51 +8211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6B0D78BD"/>
+    <w:nsid w:val="6B509B1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>