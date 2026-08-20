--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C860DC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C860DC1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C860DC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D9FF121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D9FF121" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D9FF121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.09.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 31.7.2026 14:55:23</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 20.8.2026 20:15:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1906,51 +1906,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 31.7.2026 14:55:23</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 20.8.2026 20:15:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2661,51 +2661,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 31.7.2026 14:55:23</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 20.8.2026 20:15:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4536,51 +4536,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 31.7.2026 14:55:23</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 20.8.2026 20:15:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5595,51 +5595,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 31.7.2026 14:55:23</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 20.8.2026 20:15:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7159,51 +7159,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 31.7.2026 14:55:23</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 20.8.2026 20:15:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7788,84 +7788,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 31.7.2026 14:55:23</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 20.8.2026 20:15:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="15929BC0"/>
+    <w:nsid w:val="048B157E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7951,51 +7951,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F2D8297"/>
+    <w:nsid w:val="47DEE14D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8081,51 +8081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06CF7B31"/>
+    <w:nsid w:val="59906C74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8211,51 +8211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6B509B1A"/>
+    <w:nsid w:val="281895B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>