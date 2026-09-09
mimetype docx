--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D9FF121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D9FF121" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D9FF121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R89320E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR89320E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR89320E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.09.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 20.8.2026 20:15:05</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 10.9.2026 0:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1906,51 +1906,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 20.8.2026 20:15:05</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 10.9.2026 0:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2661,51 +2661,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 20.8.2026 20:15:05</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 10.9.2026 0:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4536,51 +4536,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 20.8.2026 20:15:05</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 10.9.2026 0:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5595,51 +5595,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 20.8.2026 20:15:05</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 10.9.2026 0:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7159,51 +7159,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 20.8.2026 20:15:05</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 10.9.2026 0:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7788,84 +7788,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrických lokomotiv, 20.8.2026 20:15:05</w:t>
+        <w:t>Mechanik elektrických lokomotiv, 10.9.2026 0:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="048B157E"/>
+    <w:nsid w:val="3306A539"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7951,51 +7951,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47DEE14D"/>
+    <w:nsid w:val="4CD994D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8081,51 +8081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="59906C74"/>
+    <w:nsid w:val="6912E825"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8211,51 +8211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="281895B9"/>
+    <w:nsid w:val="48C670C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>