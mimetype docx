--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30D97D74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30D97D74" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30D97D74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6862E51D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6862E51D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6862E51D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 17.4.2026 1:57:33</w:t>
+        <w:t>Výčepní, 7.5.2026 16:09:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 17.4.2026 1:57:33</w:t>
+        <w:t>Výčepní, 7.5.2026 16:09:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3350,51 +3350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 17.4.2026 1:57:33</w:t>
+        <w:t>Výčepní, 7.5.2026 16:09:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3801,51 +3801,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 17.4.2026 1:57:33</w:t>
+        <w:t>Výčepní, 7.5.2026 16:09:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12569,51 +12569,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 17.4.2026 1:57:33</w:t>
+        <w:t>Výčepní, 7.5.2026 16:09:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14370,51 +14370,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 17.4.2026 1:57:33</w:t>
+        <w:t>Výčepní, 7.5.2026 16:09:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15291,51 +15291,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 17.4.2026 1:57:33</w:t>
+        <w:t>Výčepní, 7.5.2026 16:09:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15864,84 +15864,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PIVO Praha, spol. s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 17.4.2026 1:57:33</w:t>
+        <w:t>Výčepní, 7.5.2026 16:09:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5781BBA1"/>
+    <w:nsid w:val="10A913AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16027,51 +16027,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E289F34"/>
+    <w:nsid w:val="329798D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16157,51 +16157,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0AA498C8"/>
+    <w:nsid w:val="6F91FAFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16287,51 +16287,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="12ED823D"/>
+    <w:nsid w:val="113E61CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>