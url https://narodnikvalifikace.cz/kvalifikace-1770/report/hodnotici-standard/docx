--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6862E51D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6862E51D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6862E51D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R655A746D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR655A746D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR655A746D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 7.5.2026 16:09:04</w:t>
+        <w:t>Výčepní, 28.5.2026 2:07:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 7.5.2026 16:09:04</w:t>
+        <w:t>Výčepní, 28.5.2026 2:07:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3350,51 +3350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 7.5.2026 16:09:04</w:t>
+        <w:t>Výčepní, 28.5.2026 2:07:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3801,51 +3801,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 7.5.2026 16:09:04</w:t>
+        <w:t>Výčepní, 28.5.2026 2:07:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12569,51 +12569,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 7.5.2026 16:09:04</w:t>
+        <w:t>Výčepní, 28.5.2026 2:07:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14370,51 +14370,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 7.5.2026 16:09:04</w:t>
+        <w:t>Výčepní, 28.5.2026 2:07:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15291,51 +15291,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 7.5.2026 16:09:04</w:t>
+        <w:t>Výčepní, 28.5.2026 2:07:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15864,84 +15864,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PIVO Praha, spol. s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 7.5.2026 16:09:04</w:t>
+        <w:t>Výčepní, 28.5.2026 2:07:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="10A913AA"/>
+    <w:nsid w:val="52895C9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16027,51 +16027,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="329798D7"/>
+    <w:nsid w:val="2634374A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16157,51 +16157,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F91FAFE"/>
+    <w:nsid w:val="5E26B6B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16287,51 +16287,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="113E61CD"/>
+    <w:nsid w:val="3C36B208"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>