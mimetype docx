--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R655A746D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR655A746D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR655A746D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R524B72B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR524B72B8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR524B72B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 28.5.2026 2:07:22</w:t>
+        <w:t>Výčepní, 17.6.2026 11:49:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 28.5.2026 2:07:22</w:t>
+        <w:t>Výčepní, 17.6.2026 11:49:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3350,51 +3350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 28.5.2026 2:07:22</w:t>
+        <w:t>Výčepní, 17.6.2026 11:49:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3801,51 +3801,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 28.5.2026 2:07:22</w:t>
+        <w:t>Výčepní, 17.6.2026 11:49:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12569,51 +12569,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 28.5.2026 2:07:22</w:t>
+        <w:t>Výčepní, 17.6.2026 11:49:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14370,51 +14370,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 28.5.2026 2:07:22</w:t>
+        <w:t>Výčepní, 17.6.2026 11:49:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15291,51 +15291,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 28.5.2026 2:07:22</w:t>
+        <w:t>Výčepní, 17.6.2026 11:49:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15864,84 +15864,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PIVO Praha, spol. s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 28.5.2026 2:07:22</w:t>
+        <w:t>Výčepní, 17.6.2026 11:49:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="52895C9F"/>
+    <w:nsid w:val="4E268DB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16027,51 +16027,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2634374A"/>
+    <w:nsid w:val="7ABEE5B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16157,51 +16157,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5E26B6B0"/>
+    <w:nsid w:val="16A76938"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16287,51 +16287,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3C36B208"/>
+    <w:nsid w:val="4E6E3E43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>