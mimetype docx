--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R524B72B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR524B72B8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR524B72B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F1E42ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F1E42ED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F1E42ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 17.6.2026 11:49:48</w:t>
+        <w:t>Výčepní, 17.6.2026 12:40:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 17.6.2026 11:49:48</w:t>
+        <w:t>Výčepní, 17.6.2026 12:40:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3350,51 +3350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 17.6.2026 11:49:48</w:t>
+        <w:t>Výčepní, 17.6.2026 12:40:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3801,51 +3801,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 17.6.2026 11:49:48</w:t>
+        <w:t>Výčepní, 17.6.2026 12:40:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12569,51 +12569,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 17.6.2026 11:49:48</w:t>
+        <w:t>Výčepní, 17.6.2026 12:40:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14370,51 +14370,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 17.6.2026 11:49:48</w:t>
+        <w:t>Výčepní, 17.6.2026 12:40:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15291,51 +15291,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 17.6.2026 11:49:48</w:t>
+        <w:t>Výčepní, 17.6.2026 12:40:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15864,84 +15864,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PIVO Praha, spol. s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 17.6.2026 11:49:48</w:t>
+        <w:t>Výčepní, 17.6.2026 12:40:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4E268DB3"/>
+    <w:nsid w:val="782534DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16027,51 +16027,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7ABEE5B4"/>
+    <w:nsid w:val="017A691A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16157,51 +16157,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="16A76938"/>
+    <w:nsid w:val="5E6EE077"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16287,51 +16287,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4E6E3E43"/>
+    <w:nsid w:val="5A43893A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>