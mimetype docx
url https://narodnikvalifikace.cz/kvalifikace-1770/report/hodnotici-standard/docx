--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F1E42ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F1E42ED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F1E42ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FE47689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FE47689" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FE47689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 17.6.2026 12:40:45</w:t>
+        <w:t>Výčepní, 11.7.2026 3:35:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 17.6.2026 12:40:45</w:t>
+        <w:t>Výčepní, 11.7.2026 3:35:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3350,51 +3350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 17.6.2026 12:40:45</w:t>
+        <w:t>Výčepní, 11.7.2026 3:35:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3801,51 +3801,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 17.6.2026 12:40:45</w:t>
+        <w:t>Výčepní, 11.7.2026 3:35:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12569,51 +12569,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 17.6.2026 12:40:45</w:t>
+        <w:t>Výčepní, 11.7.2026 3:35:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14370,51 +14370,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 17.6.2026 12:40:45</w:t>
+        <w:t>Výčepní, 11.7.2026 3:35:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15291,51 +15291,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 17.6.2026 12:40:45</w:t>
+        <w:t>Výčepní, 11.7.2026 3:35:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15864,84 +15864,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PIVO Praha, spol. s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 17.6.2026 12:40:45</w:t>
+        <w:t>Výčepní, 11.7.2026 3:35:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="782534DD"/>
+    <w:nsid w:val="1BCBCF38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16027,51 +16027,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="017A691A"/>
+    <w:nsid w:val="108EB93B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16157,51 +16157,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5E6EE077"/>
+    <w:nsid w:val="14E95D19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16287,51 +16287,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A43893A"/>
+    <w:nsid w:val="17E2B7BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>