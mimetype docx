--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FE47689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FE47689" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FE47689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41070521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41070521" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41070521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 11.7.2026 3:35:52</w:t>
+        <w:t>Výčepní, 31.7.2026 14:32:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 11.7.2026 3:35:52</w:t>
+        <w:t>Výčepní, 31.7.2026 14:32:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3350,51 +3350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 11.7.2026 3:35:52</w:t>
+        <w:t>Výčepní, 31.7.2026 14:32:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3801,51 +3801,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 11.7.2026 3:35:52</w:t>
+        <w:t>Výčepní, 31.7.2026 14:32:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12569,51 +12569,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 11.7.2026 3:35:52</w:t>
+        <w:t>Výčepní, 31.7.2026 14:32:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14370,51 +14370,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 11.7.2026 3:35:52</w:t>
+        <w:t>Výčepní, 31.7.2026 14:32:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15291,51 +15291,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 11.7.2026 3:35:52</w:t>
+        <w:t>Výčepní, 31.7.2026 14:32:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15864,84 +15864,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PIVO Praha, spol. s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 11.7.2026 3:35:52</w:t>
+        <w:t>Výčepní, 31.7.2026 14:32:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1BCBCF38"/>
+    <w:nsid w:val="6799AFA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16027,51 +16027,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="108EB93B"/>
+    <w:nsid w:val="42EC991E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16157,51 +16157,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="14E95D19"/>
+    <w:nsid w:val="0EA30C53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16287,51 +16287,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="17E2B7BF"/>
+    <w:nsid w:val="28133A8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>