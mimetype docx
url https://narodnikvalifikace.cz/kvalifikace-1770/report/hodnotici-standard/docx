--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41070521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41070521" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41070521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E43786B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E43786B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E43786B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.7.2026 14:32:23</w:t>
+        <w:t>Výčepní, 31.7.2026 16:08:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.7.2026 14:32:23</w:t>
+        <w:t>Výčepní, 31.7.2026 16:08:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3350,51 +3350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.7.2026 14:32:23</w:t>
+        <w:t>Výčepní, 31.7.2026 16:08:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3801,51 +3801,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.7.2026 14:32:23</w:t>
+        <w:t>Výčepní, 31.7.2026 16:08:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12569,51 +12569,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.7.2026 14:32:23</w:t>
+        <w:t>Výčepní, 31.7.2026 16:08:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14370,51 +14370,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.7.2026 14:32:23</w:t>
+        <w:t>Výčepní, 31.7.2026 16:08:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15291,51 +15291,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.7.2026 14:32:23</w:t>
+        <w:t>Výčepní, 31.7.2026 16:08:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15864,84 +15864,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PIVO Praha, spol. s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.7.2026 14:32:23</w:t>
+        <w:t>Výčepní, 31.7.2026 16:08:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6799AFA4"/>
+    <w:nsid w:val="5FB45BA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16027,51 +16027,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42EC991E"/>
+    <w:nsid w:val="63557D3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16157,51 +16157,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0EA30C53"/>
+    <w:nsid w:val="4EE9C315"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16287,51 +16287,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="28133A8A"/>
+    <w:nsid w:val="50BC564A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>