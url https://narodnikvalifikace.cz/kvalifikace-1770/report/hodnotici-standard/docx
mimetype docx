--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E43786B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E43786B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E43786B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16AC77C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16AC77C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16AC77C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.7.2026 16:08:30</w:t>
+        <w:t>Výčepní, 20.8.2026 19:55:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.7.2026 16:08:30</w:t>
+        <w:t>Výčepní, 20.8.2026 19:55:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3350,51 +3350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.7.2026 16:08:30</w:t>
+        <w:t>Výčepní, 20.8.2026 19:55:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3801,51 +3801,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.7.2026 16:08:30</w:t>
+        <w:t>Výčepní, 20.8.2026 19:55:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12569,51 +12569,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.7.2026 16:08:30</w:t>
+        <w:t>Výčepní, 20.8.2026 19:55:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14370,51 +14370,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.7.2026 16:08:30</w:t>
+        <w:t>Výčepní, 20.8.2026 19:55:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15291,51 +15291,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.7.2026 16:08:30</w:t>
+        <w:t>Výčepní, 20.8.2026 19:55:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15864,84 +15864,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PIVO Praha, spol. s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.7.2026 16:08:30</w:t>
+        <w:t>Výčepní, 20.8.2026 19:55:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5FB45BA3"/>
+    <w:nsid w:val="54075D22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16027,51 +16027,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63557D3B"/>
+    <w:nsid w:val="564D6F7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16157,51 +16157,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4EE9C315"/>
+    <w:nsid w:val="2DC774D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16287,51 +16287,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="50BC564A"/>
+    <w:nsid w:val="193DCD27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>