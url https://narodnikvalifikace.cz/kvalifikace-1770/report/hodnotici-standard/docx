--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16AC77C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16AC77C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16AC77C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31118924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31118924" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31118924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 20.8.2026 19:55:48</w:t>
+        <w:t>Výčepní, 9.9.2026 20:59:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 20.8.2026 19:55:48</w:t>
+        <w:t>Výčepní, 9.9.2026 20:59:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3350,51 +3350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 20.8.2026 19:55:48</w:t>
+        <w:t>Výčepní, 9.9.2026 20:59:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3801,51 +3801,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 20.8.2026 19:55:48</w:t>
+        <w:t>Výčepní, 9.9.2026 20:59:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12569,51 +12569,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 20.8.2026 19:55:48</w:t>
+        <w:t>Výčepní, 9.9.2026 20:59:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14370,51 +14370,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 20.8.2026 19:55:48</w:t>
+        <w:t>Výčepní, 9.9.2026 20:59:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15291,51 +15291,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 20.8.2026 19:55:48</w:t>
+        <w:t>Výčepní, 9.9.2026 20:59:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15864,84 +15864,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PIVO Praha, spol. s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 20.8.2026 19:55:48</w:t>
+        <w:t>Výčepní, 9.9.2026 20:59:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="54075D22"/>
+    <w:nsid w:val="20226379"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16027,51 +16027,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="564D6F7F"/>
+    <w:nsid w:val="1634CB8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16157,51 +16157,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2DC774D9"/>
+    <w:nsid w:val="63163012"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16287,51 +16287,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="193DCD27"/>
+    <w:nsid w:val="3EC848F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>