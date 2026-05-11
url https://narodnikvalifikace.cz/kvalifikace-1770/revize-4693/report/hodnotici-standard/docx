--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D5289C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D5289C0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D5289C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3024D9A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3024D9A1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3024D9A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 20.4.2026 4:13:26</w:t>
+        <w:t>Výčepní, 11.5.2026 5:56:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 20.4.2026 4:13:26</w:t>
+        <w:t>Výčepní, 11.5.2026 5:56:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3350,51 +3350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 20.4.2026 4:13:26</w:t>
+        <w:t>Výčepní, 11.5.2026 5:56:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3801,51 +3801,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 20.4.2026 4:13:26</w:t>
+        <w:t>Výčepní, 11.5.2026 5:56:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12535,51 +12535,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 20.4.2026 4:13:26</w:t>
+        <w:t>Výčepní, 11.5.2026 5:56:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14931,51 +14931,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 20.4.2026 4:13:26</w:t>
+        <w:t>Výčepní, 11.5.2026 5:56:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15852,51 +15852,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 20.4.2026 4:13:26</w:t>
+        <w:t>Výčepní, 11.5.2026 5:56:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16425,84 +16425,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PIVO Praha, spol. s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 20.4.2026 4:13:26</w:t>
+        <w:t>Výčepní, 11.5.2026 5:56:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="29682978"/>
+    <w:nsid w:val="7FE2C3EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16588,51 +16588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A3D3773"/>
+    <w:nsid w:val="0494D45C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16718,51 +16718,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25C05BDD"/>
+    <w:nsid w:val="4F23C89D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16848,51 +16848,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="52A05B6A"/>
+    <w:nsid w:val="5D66B014"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>