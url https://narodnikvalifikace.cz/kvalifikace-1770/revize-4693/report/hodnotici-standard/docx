--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3024D9A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3024D9A1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3024D9A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R626A9A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR626A9A3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR626A9A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 11.5.2026 5:56:43</w:t>
+        <w:t>Výčepní, 31.5.2026 8:57:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 11.5.2026 5:56:43</w:t>
+        <w:t>Výčepní, 31.5.2026 8:57:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3350,51 +3350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 11.5.2026 5:56:43</w:t>
+        <w:t>Výčepní, 31.5.2026 8:57:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3801,51 +3801,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 11.5.2026 5:56:43</w:t>
+        <w:t>Výčepní, 31.5.2026 8:57:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12535,51 +12535,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 11.5.2026 5:56:43</w:t>
+        <w:t>Výčepní, 31.5.2026 8:57:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14931,51 +14931,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 11.5.2026 5:56:43</w:t>
+        <w:t>Výčepní, 31.5.2026 8:57:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15852,51 +15852,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 11.5.2026 5:56:43</w:t>
+        <w:t>Výčepní, 31.5.2026 8:57:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16425,84 +16425,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PIVO Praha, spol. s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 11.5.2026 5:56:43</w:t>
+        <w:t>Výčepní, 31.5.2026 8:57:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7FE2C3EB"/>
+    <w:nsid w:val="30418D19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16588,51 +16588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0494D45C"/>
+    <w:nsid w:val="25B76291"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16718,51 +16718,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4F23C89D"/>
+    <w:nsid w:val="49971AAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16848,51 +16848,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5D66B014"/>
+    <w:nsid w:val="061675B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>