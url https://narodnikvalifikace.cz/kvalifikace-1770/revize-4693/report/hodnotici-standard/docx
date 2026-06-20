--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R626A9A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR626A9A3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR626A9A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R320D6333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR320D6333" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR320D6333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.5.2026 8:57:21</w:t>
+        <w:t>Výčepní, 20.6.2026 23:11:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.5.2026 8:57:21</w:t>
+        <w:t>Výčepní, 20.6.2026 23:11:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3350,51 +3350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.5.2026 8:57:21</w:t>
+        <w:t>Výčepní, 20.6.2026 23:11:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3801,51 +3801,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.5.2026 8:57:21</w:t>
+        <w:t>Výčepní, 20.6.2026 23:11:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12535,51 +12535,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.5.2026 8:57:21</w:t>
+        <w:t>Výčepní, 20.6.2026 23:11:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14931,51 +14931,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.5.2026 8:57:21</w:t>
+        <w:t>Výčepní, 20.6.2026 23:11:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15852,51 +15852,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.5.2026 8:57:21</w:t>
+        <w:t>Výčepní, 20.6.2026 23:11:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16425,84 +16425,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PIVO Praha, spol. s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.5.2026 8:57:21</w:t>
+        <w:t>Výčepní, 20.6.2026 23:11:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="30418D19"/>
+    <w:nsid w:val="1A6AEDAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16588,51 +16588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25B76291"/>
+    <w:nsid w:val="15A87946"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16718,51 +16718,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="49971AAD"/>
+    <w:nsid w:val="09F4B73C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16848,51 +16848,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="061675B5"/>
+    <w:nsid w:val="0E7DCA2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>