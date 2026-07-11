--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R320D6333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR320D6333" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR320D6333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63FAF46D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63FAF46D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63FAF46D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 20.6.2026 23:11:03</w:t>
+        <w:t>Výčepní, 11.7.2026 6:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 20.6.2026 23:11:03</w:t>
+        <w:t>Výčepní, 11.7.2026 6:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3350,51 +3350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 20.6.2026 23:11:04</w:t>
+        <w:t>Výčepní, 11.7.2026 6:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3801,51 +3801,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 20.6.2026 23:11:04</w:t>
+        <w:t>Výčepní, 11.7.2026 6:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12535,51 +12535,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 20.6.2026 23:11:04</w:t>
+        <w:t>Výčepní, 11.7.2026 6:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14931,51 +14931,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 20.6.2026 23:11:04</w:t>
+        <w:t>Výčepní, 11.7.2026 6:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15852,51 +15852,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 20.6.2026 23:11:04</w:t>
+        <w:t>Výčepní, 11.7.2026 6:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16425,84 +16425,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PIVO Praha, spol. s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 20.6.2026 23:11:04</w:t>
+        <w:t>Výčepní, 11.7.2026 6:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1A6AEDAA"/>
+    <w:nsid w:val="412A0AA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16588,51 +16588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15A87946"/>
+    <w:nsid w:val="30873009"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16718,51 +16718,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="09F4B73C"/>
+    <w:nsid w:val="75314894"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16848,51 +16848,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0E7DCA2C"/>
+    <w:nsid w:val="2B70CE58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>