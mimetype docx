--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63FAF46D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63FAF46D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63FAF46D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C4C34C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C4C34C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C4C34C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 11.7.2026 6:26:48</w:t>
+        <w:t>Výčepní, 31.7.2026 13:02:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 11.7.2026 6:26:48</w:t>
+        <w:t>Výčepní, 31.7.2026 13:02:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3350,51 +3350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 11.7.2026 6:26:48</w:t>
+        <w:t>Výčepní, 31.7.2026 13:02:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3801,51 +3801,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 11.7.2026 6:26:48</w:t>
+        <w:t>Výčepní, 31.7.2026 13:02:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12535,51 +12535,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 11.7.2026 6:26:48</w:t>
+        <w:t>Výčepní, 31.7.2026 13:02:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14931,51 +14931,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 11.7.2026 6:26:48</w:t>
+        <w:t>Výčepní, 31.7.2026 13:02:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15852,51 +15852,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 11.7.2026 6:26:48</w:t>
+        <w:t>Výčepní, 31.7.2026 13:02:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16425,84 +16425,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PIVO Praha, spol. s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 11.7.2026 6:26:48</w:t>
+        <w:t>Výčepní, 31.7.2026 13:02:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="412A0AA3"/>
+    <w:nsid w:val="4141DAB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16588,51 +16588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30873009"/>
+    <w:nsid w:val="6077C4CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16718,51 +16718,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75314894"/>
+    <w:nsid w:val="7E885F5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16848,51 +16848,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2B70CE58"/>
+    <w:nsid w:val="08C95BEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>