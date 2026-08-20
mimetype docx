--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C4C34C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C4C34C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C4C34C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64039A07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64039A07" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64039A07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.7.2026 13:02:00</w:t>
+        <w:t>Výčepní, 20.8.2026 22:54:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.7.2026 13:02:00</w:t>
+        <w:t>Výčepní, 20.8.2026 22:54:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3350,51 +3350,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.7.2026 13:02:00</w:t>
+        <w:t>Výčepní, 20.8.2026 22:54:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3801,51 +3801,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.7.2026 13:02:00</w:t>
+        <w:t>Výčepní, 20.8.2026 22:54:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12535,51 +12535,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.7.2026 13:02:00</w:t>
+        <w:t>Výčepní, 20.8.2026 22:54:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14931,51 +14931,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.7.2026 13:02:00</w:t>
+        <w:t>Výčepní, 20.8.2026 22:54:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15852,51 +15852,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.7.2026 13:02:00</w:t>
+        <w:t>Výčepní, 20.8.2026 22:54:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16425,84 +16425,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PIVO Praha, spol. s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výčepní, 31.7.2026 13:02:00</w:t>
+        <w:t>Výčepní, 20.8.2026 22:54:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4141DAB9"/>
+    <w:nsid w:val="1AE52735"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16588,51 +16588,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6077C4CC"/>
+    <w:nsid w:val="0C9976BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16718,51 +16718,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E885F5E"/>
+    <w:nsid w:val="15DB693F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16848,51 +16848,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="08C95BEE"/>
+    <w:nsid w:val="2EA2B6BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>