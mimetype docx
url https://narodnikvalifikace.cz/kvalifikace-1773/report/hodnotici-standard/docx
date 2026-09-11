--- v9 (2026-08-20)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B81DB29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B81DB29" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B81DB29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FF86793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FF86793" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FF86793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice degazační stanice, 20.8.2026 23:50:36</w:t>
+        <w:t>Strojník/strojnice degazační stanice, 11.9.2026 20:12:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice degazační stanice, 20.8.2026 23:50:36</w:t>
+        <w:t>Strojník/strojnice degazační stanice, 11.9.2026 20:12:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2202,51 +2202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice degazační stanice, 20.8.2026 23:50:36</w:t>
+        <w:t>Strojník/strojnice degazační stanice, 11.9.2026 20:12:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2839,51 +2839,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice degazační stanice, 20.8.2026 23:50:36</w:t>
+        <w:t>Strojník/strojnice degazační stanice, 11.9.2026 20:12:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4455,51 +4455,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>KK žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice degazační stanice, 20.8.2026 23:50:36</w:t>
+        <w:t>Strojník/strojnice degazační stanice, 11.9.2026 20:12:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4768,51 +4768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice degazační stanice, 20.8.2026 23:50:36</w:t>
+        <w:t>Strojník/strojnice degazační stanice, 11.9.2026 20:12:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5341,84 +5341,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>TU Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice degazační stanice, 20.8.2026 23:50:36</w:t>
+        <w:t>Strojník/strojnice degazační stanice, 11.9.2026 20:12:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5921B362"/>
+    <w:nsid w:val="7ECD8A5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5504,51 +5504,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="112FDE78"/>
+    <w:nsid w:val="4B318F68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>