--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FF86793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FF86793" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FF86793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R100FC7E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR100FC7E5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR100FC7E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice degazační stanice, 11.9.2026 20:12:34</w:t>
+        <w:t>Strojník/strojnice degazační stanice, 2.10.2026 2:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice degazační stanice, 11.9.2026 20:12:34</w:t>
+        <w:t>Strojník/strojnice degazační stanice, 2.10.2026 2:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2202,51 +2202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice degazační stanice, 11.9.2026 20:12:34</w:t>
+        <w:t>Strojník/strojnice degazační stanice, 2.10.2026 2:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2839,51 +2839,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice degazační stanice, 11.9.2026 20:12:34</w:t>
+        <w:t>Strojník/strojnice degazační stanice, 2.10.2026 2:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4455,51 +4455,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>KK žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice degazační stanice, 11.9.2026 20:12:34</w:t>
+        <w:t>Strojník/strojnice degazační stanice, 2.10.2026 2:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4768,51 +4768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice degazační stanice, 11.9.2026 20:12:34</w:t>
+        <w:t>Strojník/strojnice degazační stanice, 2.10.2026 2:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5341,84 +5341,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>TU Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice degazační stanice, 11.9.2026 20:12:34</w:t>
+        <w:t>Strojník/strojnice degazační stanice, 2.10.2026 2:05:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7ECD8A5E"/>
+    <w:nsid w:val="6E223AB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5504,51 +5504,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B318F68"/>
+    <w:nsid w:val="6C73152C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>