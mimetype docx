--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R100FC7E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR100FC7E5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR100FC7E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R293DC5C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR293DC5C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR293DC5C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,68 +641,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice degazační stanice, 2.10.2026 2:05:04</w:t>
+        <w:t>Strojník/strojnice degazační stanice, 22.10.2026 7:44:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 7</w:t>
+        <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1859,68 +1859,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice degazační stanice, 2.10.2026 2:05:04</w:t>
+        <w:t>Strojník/strojnice degazační stanice, 22.10.2026 7:44:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 7</w:t>
+        <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2202,68 +2202,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice degazační stanice, 2.10.2026 2:05:04</w:t>
+        <w:t>Strojník/strojnice degazační stanice, 22.10.2026 7:44:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 7</w:t>
+        <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2827,80 +2827,791 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="6043" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9858"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9858"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5495" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10405"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5495" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10405"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="5495" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10405"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Střední vzdělání s maturitní zkouškou v oboru hornictví nebo strojírenství a alespoň 5 let odborné praxe v řídicích činnostech v oblasti hornictví nebo ve funkci učitele praktického vyučování v oblasti hornictví nebo strojírenství.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="5495" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10405"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Vysokoškolské vzdělání se zaměřením na hornictví nebo strojírenství a alespoň 5 let odborné praxe v řídicích činnostech v oblasti hornictví nebo ve funkci učitele odborných předmětů v oboru hornictví nebo strojírenství.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5495" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10405"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5495" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10405"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Další požadavky:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="5495" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10405"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="5495" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10405"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Současně musí být autorizovaná osoba držitelem oprávnění k hornické činnosti nebo činnosti prováděné hornickým způsobem podle věty první § 5 odst. 2 zákona č. 61/1988 Sb., o hornické činnosti, výbušninách a o státní báňské správě, ve znění pozdějších předpisů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5495" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10405"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5495" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10405"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5495" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10405"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5495" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10405"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice degazační stanice, 2.10.2026 2:05:04</w:t>
+        <w:t>Strojník/strojnice degazační stanice, 22.10.2026 7:44:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 7</w:t>
+        <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2975,135 +3686,135 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8366" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="4655" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7819" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
+        <w:t>Požadavky na materiálně-technické zázemí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7819" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3114,1409 +3825,805 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
-        <w:keepLines w:val="1"/>
-[...116 lines deleted...]
-        <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7819" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>–zkouška bude probíhat v reálném prostředí stanice důlní degazace a na školicím pracovišti na povrchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7819" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
-[...176 lines deleted...]
-        <w:t>•Současně musí být autorizovaná osoba držitelem oprávnění k hornické činnosti nebo činnosti prováděné hornickým způsobem podle věty první § 5 odst. 2 zákona č. 61/1988 Sb., o hornické činnosti, výbušninách a o státní báňské správě, ve znění pozdějších předpisů.</w:t>
+        <w:t>–přístroje k měření koncentrace metanu, CO, CO2, O2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7819" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>–přístroje k měření objemového průtoku a tlaku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7819" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+        <w:t>–vybavení degazační stanice (čerpadla, regulační zařízení, vývěvy)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7819" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve">–školicí pracoviště na povrchu </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7819" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
-[...26 lines deleted...]
-        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
+        <w:t>–technická, provozní a výkresová dokumentace degazační stanice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11087"/>
+        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Požadavky na materiálně-technické zázemí:</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11087"/>
+        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí zajistit, aby pracoviště byla uspořádána a vybavena tak, aby pracovní podmínky pro realizaci zkoušky z hlediska BOZP odpovídaly bezpečnostním požadavkům a hygienickým limitům na pracovní prostředí a pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11087"/>
+        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>–zkouška bude probíhat v reálném prostředí stanice důlní degazace a na školicím pracovišti na povrchu</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11087"/>
+        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>–přístroje k měření koncentrace metanu, CO, CO2, O2</w:t>
+        <w:t>KK žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7036"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7036"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11087"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7376"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>–přístroje k měření objemového průtoku a tlaku</w:t>
+        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8409"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8409"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11087"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8749"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>–vybavení degazační stanice (čerpadla, regulační zařízení, vývěvy)</w:t>
-[...335 lines deleted...]
-        <w:t>KK žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
+        <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice degazační stanice, 2.10.2026 2:05:04</w:t>
+        <w:t>Strojník/strojnice degazační stanice, 22.10.2026 7:44:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 5 z 7</w:t>
+        <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4590,363 +4697,50 @@
                     <pic:cNvPr id="12" name="Picture 12"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...311 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5341,84 +5135,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>TU Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice degazační stanice, 2.10.2026 2:05:04</w:t>
+        <w:t>Strojník/strojnice degazační stanice, 22.10.2026 7:44:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 7 z 7</w:t>
+        <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E223AB8"/>
+    <w:nsid w:val="6E496C85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5504,51 +5298,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C73152C"/>
+    <w:nsid w:val="10565665"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>