--- v6 (2026-08-21)
+++ v7 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32B5DA0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32B5DA0A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32B5DA0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R755C437E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR755C437E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR755C437E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér lustrů a světelných objektů, 22.8.2026 0:06:32</w:t>
+        <w:t>Montér lustrů a světelných objektů, 11.9.2026 20:20:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1602,51 +1602,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér lustrů a světelných objektů, 22.8.2026 0:06:32</w:t>
+        <w:t>Montér lustrů a světelných objektů, 11.9.2026 20:20:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2303,51 +2303,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér lustrů a světelných objektů, 22.8.2026 0:06:32</w:t>
+        <w:t>Montér lustrů a světelných objektů, 11.9.2026 20:20:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4084,51 +4084,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér lustrů a světelných objektů, 22.8.2026 0:06:32</w:t>
+        <w:t>Montér lustrů a světelných objektů, 11.9.2026 20:20:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5202,51 +5202,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér lustrů a světelných objektů, 22.8.2026 0:06:32</w:t>
+        <w:t>Montér lustrů a světelných objektů, 11.9.2026 20:20:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6297,51 +6297,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér lustrů a světelných objektů, 22.8.2026 0:06:32</w:t>
+        <w:t>Montér lustrů a světelných objektů, 11.9.2026 20:20:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6870,84 +6870,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Atypická svítidla a pasířství Rudolf Pospíšil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér lustrů a světelných objektů, 22.8.2026 0:06:32</w:t>
+        <w:t>Montér lustrů a světelných objektů, 11.9.2026 20:20:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7CCDF3DD"/>
+    <w:nsid w:val="624021A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7033,51 +7033,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="644E6A0E"/>
+    <w:nsid w:val="5E22EB50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7163,51 +7163,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0466C2BE"/>
+    <w:nsid w:val="40E6A04D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7293,51 +7293,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="11ECF1CE"/>
+    <w:nsid w:val="6BDAE596"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>