--- v7 (2026-09-11)
+++ v8 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R755C437E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR755C437E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR755C437E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E09A063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E09A063" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E09A063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér lustrů a světelných objektů, 11.9.2026 20:20:29</w:t>
+        <w:t>Montér lustrů a světelných objektů, 2.10.2026 3:51:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1602,51 +1602,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér lustrů a světelných objektů, 11.9.2026 20:20:29</w:t>
+        <w:t>Montér lustrů a světelných objektů, 2.10.2026 3:51:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2303,51 +2303,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér lustrů a světelných objektů, 11.9.2026 20:20:29</w:t>
+        <w:t>Montér lustrů a světelných objektů, 2.10.2026 3:51:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4084,51 +4084,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér lustrů a světelných objektů, 11.9.2026 20:20:29</w:t>
+        <w:t>Montér lustrů a světelných objektů, 2.10.2026 3:51:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5202,51 +5202,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér lustrů a světelných objektů, 11.9.2026 20:20:29</w:t>
+        <w:t>Montér lustrů a světelných objektů, 2.10.2026 3:51:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6297,51 +6297,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér lustrů a světelných objektů, 11.9.2026 20:20:29</w:t>
+        <w:t>Montér lustrů a světelných objektů, 2.10.2026 3:51:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6870,84 +6870,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Atypická svítidla a pasířství Rudolf Pospíšil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér lustrů a světelných objektů, 11.9.2026 20:20:29</w:t>
+        <w:t>Montér lustrů a světelných objektů, 2.10.2026 3:51:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="624021A0"/>
+    <w:nsid w:val="12BABCC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7033,51 +7033,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E22EB50"/>
+    <w:nsid w:val="20986696"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7163,51 +7163,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="40E6A04D"/>
+    <w:nsid w:val="3A5C81DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7293,51 +7293,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6BDAE596"/>
+    <w:nsid w:val="7BEBCF0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>