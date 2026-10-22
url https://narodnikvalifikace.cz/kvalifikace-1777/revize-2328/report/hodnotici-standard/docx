--- v8 (2026-10-02)
+++ v9 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E09A063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E09A063" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E09A063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4BF9C333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4BF9C333" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4BF9C333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér lustrů a světelných objektů, 2.10.2026 3:51:07</w:t>
+        <w:t>Montér lustrů a světelných objektů, 22.10.2026 10:16:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1602,51 +1602,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér lustrů a světelných objektů, 2.10.2026 3:51:07</w:t>
+        <w:t>Montér lustrů a světelných objektů, 22.10.2026 10:16:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2303,51 +2303,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér lustrů a světelných objektů, 2.10.2026 3:51:07</w:t>
+        <w:t>Montér lustrů a světelných objektů, 22.10.2026 10:16:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2928,51 +2928,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Tištěné podklady vztahující se k odborné kompetenci "Orientace v normách, v technických a výtvarných podkladech pro montování lustrů a světelných objektů", kritérium hodnocení c) </w:t>
+        <w:t xml:space="preserve">Tištěné podklady vztahující se k odborné kompetenci "Orientace v normách, v technických a výtvarných podkladech pro montování lustrů a světelných objektů", kritérium hodnocení c) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10675" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -2987,51 +2987,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•dva druhy svítidel či světelných objektů "stropní nebo nástěnné "pro ověření odborné kompetence "Montáž a demontáž svítidel a světelných objektů", kritérium hodnocení c) </w:t>
+        <w:t xml:space="preserve">dva druhy svítidel či světelných objektů "stropní nebo nástěnné "pro ověření odborné kompetence "Montáž a demontáž svítidel a světelných objektů", kritérium hodnocení c) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10675" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3046,51 +3046,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•technické a montážní výkresy pro montování lustrů a světelných objektů</w:t>
+        <w:t>technické a montážní výkresy pro montování lustrů a světelných objektů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10675" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3105,51 +3105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•typy pracovních operací, úkolů (seznam ve formě názvů pracovních operací) pro montování lustrů a světelných objektů</w:t>
+        <w:t>typy pracovních operací, úkolů (seznam ve formě názvů pracovních operací) pro montování lustrů a světelných objektů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10675" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3164,51 +3164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vzorky materiálů pro montování lustrů a světelných objektů</w:t>
+        <w:t>vzorky materiálů pro montování lustrů a světelných objektů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10675" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4084,51 +4084,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér lustrů a světelných objektů, 2.10.2026 3:51:07</w:t>
+        <w:t>Montér lustrů a světelných objektů, 22.10.2026 10:16:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4902,51 +4902,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9427" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4961,51 +4961,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9427" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5202,51 +5202,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér lustrů a světelných objektů, 2.10.2026 3:51:07</w:t>
+        <w:t>Montér lustrů a světelných objektů, 22.10.2026 10:16:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5418,51 +5418,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Výrobní pracoviště vybavené pro montáže svítidel, provozní dílna s příslušným vybavením pro výrobu (montáž) lustrů a světelných objektů včetně potřebných energií odpovídající bezpečnostním a hygienickým předpisům</w:t>
+        <w:t>Výrobní pracoviště vybavené pro montáže svítidel, provozní dílna s příslušným vybavením pro výrobu (montáž) lustrů a světelných objektů včetně potřebných energií odpovídající bezpečnostním a hygienickým předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6062" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5477,51 +5477,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracovní stoly, montážní sada nářadí, momentové klíče, měřidla – posuvné a ocelové měřidlo, závěsná stěna, pracovní pomůcky pro montážní práce, vybavení pro výškové práce (pětistupňové schody)</w:t>
+        <w:t>Pracovní stoly, montážní sada nářadí, momentové klíče, měřidla – posuvné a ocelové měřidlo, závěsná stěna, pracovní pomůcky pro montážní práce, vybavení pro výškové práce (pětistupňové schody)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6062" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5536,51 +5536,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Fixační prvky pro uchycování montovaných částí (systém stojanů, háků k uchycení montovaných svítidel)</w:t>
+        <w:t>Fixační prvky pro uchycování montovaných částí (systém stojanů, háků k uchycení montovaných svítidel)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6062" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5595,51 +5595,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Mechanizační prostředky a stroje: Vrtačka, závitořez, dělící pilka na kov, páječka, mechanický šroubovák a utahovák, momentové klíče, měřidla, zkoušečky, akumulační šroubováky</w:t>
+        <w:t>Mechanizační prostředky a stroje: Vrtačka, závitořez, dělící pilka na kov, páječka, mechanický šroubovák a utahovák, momentové klíče, měřidla, zkoušečky, akumulační šroubováky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6062" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5654,51 +5654,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Manipulační zařízení - vozíky</w:t>
+        <w:t>Manipulační zařízení - vozíky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6062" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5713,51 +5713,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Výkresová, technologická, technická dokumentace (technické a montážní výkresy) a výtvarné podklady pro výrobu lustrů a světelných objektů</w:t>
+        <w:t>Výkresová, technologická, technická dokumentace (technické a montážní výkresy) a výtvarné podklady pro výrobu lustrů a světelných objektů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6062" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5772,51 +5772,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Materiál pro základní konstrukce svítidel (stropní, nástěnné): Středová trubka kovová, základní deska kovová, středové díly svídidla – sklo nebo kov, ramena – sklo nebo kov, ověsová souprava – skleněné prvky, vodiče a objímky, světelný zdroj, spojovací součásti a další díly </w:t>
+        <w:t xml:space="preserve">Materiál pro základní konstrukce svítidel (stropní, nástěnné): Středová trubka kovová, základní deska kovová, středové díly svídidla – sklo nebo kov, ramena – sklo nebo kov, ověsová souprava – skleněné prvky, vodiče a objímky, světelný zdroj, spojovací součásti a další díly </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6062" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5831,51 +5831,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky dílů svítidla s různými výrobními vadami (minimálně 3 kusy)</w:t>
+        <w:t>Vzorky dílů svítidla s různými výrobními vadami (minimálně 3 kusy)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6062" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5890,51 +5890,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Ochranné pracovní pomůcky </w:t>
+        <w:t xml:space="preserve">Ochranné pracovní pomůcky </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6062" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6297,51 +6297,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér lustrů a světelných objektů, 2.10.2026 3:51:07</w:t>
+        <w:t>Montér lustrů a světelných objektů, 22.10.2026 10:16:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6870,84 +6870,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Atypická svítidla a pasířství Rudolf Pospíšil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér lustrů a světelných objektů, 2.10.2026 3:51:07</w:t>
+        <w:t>Montér lustrů a světelných objektů, 22.10.2026 10:16:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="12BABCC8"/>
+    <w:nsid w:val="5EAE7685"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7033,51 +7033,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20986696"/>
+    <w:nsid w:val="408961CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7163,51 +7163,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A5C81DE"/>
+    <w:nsid w:val="21609612"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7293,51 +7293,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7BEBCF0E"/>
+    <w:nsid w:val="33A0E2E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>