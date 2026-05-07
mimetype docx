--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BF1CA09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BF1CA09" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BF1CA09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F5526B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F5526B7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F5526B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 16.4.2026 15:33:39</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.5.2026 18:09:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 16.4.2026 15:33:39</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.5.2026 18:09:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 16.4.2026 15:33:39</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.5.2026 18:09:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4233,51 +4233,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 16.4.2026 15:33:39</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.5.2026 18:09:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5326,51 +5326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 16.4.2026 15:33:39</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.5.2026 18:09:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16458,51 +16458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výsledky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 16.4.2026 15:33:39</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.5.2026 18:09:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24802,51 +24802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tisu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 16.4.2026 15:33:39</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.5.2026 18:09:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30966,51 +30966,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 16.4.2026 15:33:39</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.5.2026 18:09:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32435,51 +32435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 16.4.2026 15:33:39</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.5.2026 18:09:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32748,51 +32748,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 16.4.2026 15:33:39</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.5.2026 18:09:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33433,84 +33433,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 16.4.2026 15:33:39</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.5.2026 18:09:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="64673401"/>
+    <w:nsid w:val="178BDF0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33596,51 +33596,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="049F26C7"/>
+    <w:nsid w:val="10BB7F01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33726,51 +33726,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="737A8F63"/>
+    <w:nsid w:val="66CA3ECB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>