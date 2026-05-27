--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F5526B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F5526B7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F5526B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A51E6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A51E6E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A51E6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.5.2026 18:09:04</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 28.5.2026 0:56:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.5.2026 18:09:04</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 28.5.2026 0:56:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.5.2026 18:09:04</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 28.5.2026 0:56:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4233,51 +4233,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.5.2026 18:09:04</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 28.5.2026 0:56:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5326,51 +5326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.5.2026 18:09:04</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 28.5.2026 0:56:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16458,51 +16458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výsledky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.5.2026 18:09:04</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 28.5.2026 0:56:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24802,51 +24802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tisu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.5.2026 18:09:04</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 28.5.2026 0:56:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30966,51 +30966,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.5.2026 18:09:04</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 28.5.2026 0:56:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32435,51 +32435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.5.2026 18:09:04</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 28.5.2026 0:56:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32748,51 +32748,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.5.2026 18:09:04</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 28.5.2026 0:56:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33433,84 +33433,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.5.2026 18:09:04</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 28.5.2026 0:56:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="178BDF0E"/>
+    <w:nsid w:val="0380488B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33596,51 +33596,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10BB7F01"/>
+    <w:nsid w:val="2BD53965"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33726,51 +33726,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="66CA3ECB"/>
+    <w:nsid w:val="3B42512D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>