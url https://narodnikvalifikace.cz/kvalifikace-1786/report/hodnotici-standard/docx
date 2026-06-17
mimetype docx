--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A51E6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A51E6E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A51E6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26C9A127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26C9A127" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26C9A127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 28.5.2026 0:56:19</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 17.6.2026 9:38:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 28.5.2026 0:56:19</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 17.6.2026 9:38:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 28.5.2026 0:56:19</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 17.6.2026 9:38:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4233,51 +4233,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 28.5.2026 0:56:19</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 17.6.2026 9:38:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5326,51 +5326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 28.5.2026 0:56:19</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 17.6.2026 9:38:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16458,51 +16458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výsledky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 28.5.2026 0:56:19</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 17.6.2026 9:38:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24802,51 +24802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tisu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 28.5.2026 0:56:19</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 17.6.2026 9:38:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30966,51 +30966,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 28.5.2026 0:56:19</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 17.6.2026 9:38:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32435,51 +32435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 28.5.2026 0:56:19</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 17.6.2026 9:38:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32748,51 +32748,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 28.5.2026 0:56:19</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 17.6.2026 9:38:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33433,84 +33433,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 28.5.2026 0:56:19</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 17.6.2026 9:38:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0380488B"/>
+    <w:nsid w:val="0245EDA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33596,51 +33596,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BD53965"/>
+    <w:nsid w:val="19E9E246"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33726,51 +33726,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3B42512D"/>
+    <w:nsid w:val="4A78E4EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>