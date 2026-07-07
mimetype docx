--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26C9A127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26C9A127" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26C9A127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C503952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C503952" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C503952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 17.6.2026 9:38:26</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 12:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 17.6.2026 9:38:26</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 12:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 17.6.2026 9:38:26</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 12:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4233,51 +4233,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 17.6.2026 9:38:26</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 12:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5326,51 +5326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 17.6.2026 9:38:26</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 12:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16458,51 +16458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výsledky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 17.6.2026 9:38:26</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 12:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24802,51 +24802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tisu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 17.6.2026 9:38:26</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 12:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30966,51 +30966,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 17.6.2026 9:38:26</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 12:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32435,51 +32435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 17.6.2026 9:38:26</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 12:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32748,51 +32748,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 17.6.2026 9:38:26</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 12:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33433,84 +33433,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 17.6.2026 9:38:26</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 12:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0245EDA5"/>
+    <w:nsid w:val="10C39986"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33596,51 +33596,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19E9E246"/>
+    <w:nsid w:val="2B0A1D09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33726,51 +33726,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A78E4EA"/>
+    <w:nsid w:val="3FAF8895"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>