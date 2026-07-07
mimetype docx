--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C503952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C503952" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C503952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37ADA332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37ADA332" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37ADA332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 12:24:48</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 13:44:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 12:24:48</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 13:44:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 12:24:48</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 13:44:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4233,51 +4233,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 12:24:48</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 13:44:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5326,51 +5326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 12:24:48</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 13:44:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16458,51 +16458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výsledky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 12:24:48</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 13:44:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24802,51 +24802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tisu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 12:24:48</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 13:44:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30966,51 +30966,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 12:24:48</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 13:44:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32435,51 +32435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 12:24:48</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 13:44:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32748,51 +32748,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 12:24:48</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 13:44:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33433,84 +33433,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 12:24:48</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 13:44:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="10C39986"/>
+    <w:nsid w:val="3573FF24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33596,51 +33596,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B0A1D09"/>
+    <w:nsid w:val="4B7FEF13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33726,51 +33726,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3FAF8895"/>
+    <w:nsid w:val="01C85EA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>