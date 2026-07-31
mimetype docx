--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37ADA332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37ADA332" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37ADA332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AA127FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AA127FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AA127FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 13:44:12</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 31.7.2026 11:16:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 13:44:12</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 31.7.2026 11:16:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 13:44:12</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 31.7.2026 11:16:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4233,51 +4233,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 13:44:12</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 31.7.2026 11:16:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5326,51 +5326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 13:44:12</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 31.7.2026 11:16:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16458,51 +16458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výsledky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 13:44:12</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 31.7.2026 11:16:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24802,51 +24802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tisu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 13:44:12</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 31.7.2026 11:16:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30966,51 +30966,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 13:44:12</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 31.7.2026 11:16:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32435,51 +32435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 13:44:12</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 31.7.2026 11:16:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32748,51 +32748,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 13:44:12</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 31.7.2026 11:16:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33433,84 +33433,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 7.7.2026 13:44:12</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 31.7.2026 11:16:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3573FF24"/>
+    <w:nsid w:val="15A657C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33596,51 +33596,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B7FEF13"/>
+    <w:nsid w:val="0D0C3482"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33726,51 +33726,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="01C85EA1"/>
+    <w:nsid w:val="05C32DFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>