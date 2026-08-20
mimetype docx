--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AA127FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AA127FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AA127FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16AFB384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16AFB384" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16AFB384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 31.7.2026 11:16:03</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 20.8.2026 15:42:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 31.7.2026 11:16:03</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 20.8.2026 15:42:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 31.7.2026 11:16:03</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 20.8.2026 15:42:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4233,51 +4233,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 31.7.2026 11:16:03</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 20.8.2026 15:42:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5326,51 +5326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 31.7.2026 11:16:03</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 20.8.2026 15:42:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16458,51 +16458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výsledky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 31.7.2026 11:16:03</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 20.8.2026 15:42:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24802,51 +24802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tisu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 31.7.2026 11:16:03</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 20.8.2026 15:42:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30966,51 +30966,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 31.7.2026 11:16:03</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 20.8.2026 15:42:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32435,51 +32435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 31.7.2026 11:16:03</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 20.8.2026 15:42:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32748,51 +32748,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 31.7.2026 11:16:03</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 20.8.2026 15:42:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33433,84 +33433,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 31.7.2026 11:16:03</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 20.8.2026 15:42:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="15A657C9"/>
+    <w:nsid w:val="6D6E7348"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33596,51 +33596,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D0C3482"/>
+    <w:nsid w:val="3FFF0312"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33726,51 +33726,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="05C32DFF"/>
+    <w:nsid w:val="5360B326"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>