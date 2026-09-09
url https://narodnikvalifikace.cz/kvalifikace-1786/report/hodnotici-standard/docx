--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16AFB384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16AFB384" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16AFB384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59CF7DBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59CF7DBC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59CF7DBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 20.8.2026 15:42:36</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 9.9.2026 18:21:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 20.8.2026 15:42:36</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 9.9.2026 18:21:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 20.8.2026 15:42:36</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 9.9.2026 18:21:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4233,51 +4233,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 20.8.2026 15:42:36</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 9.9.2026 18:21:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5326,51 +5326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 20.8.2026 15:42:36</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 9.9.2026 18:21:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16458,51 +16458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výsledky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 20.8.2026 15:42:36</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 9.9.2026 18:21:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24802,51 +24802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tisu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 20.8.2026 15:42:36</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 9.9.2026 18:21:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30966,51 +30966,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 20.8.2026 15:42:36</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 9.9.2026 18:21:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32435,51 +32435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 20.8.2026 15:42:36</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 9.9.2026 18:21:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32748,51 +32748,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 20.8.2026 15:42:36</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 9.9.2026 18:21:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33433,84 +33433,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 20.8.2026 15:42:36</w:t>
+        <w:t>Specializovaný poradce / specializovaná poradkyně pro ochranu okrasných rostlin, 9.9.2026 18:21:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D6E7348"/>
+    <w:nsid w:val="22CD913C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33596,51 +33596,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FFF0312"/>
+    <w:nsid w:val="17A0C52F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33726,51 +33726,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5360B326"/>
+    <w:nsid w:val="5A08139A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>