--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R186DB476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR186DB476" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR186DB476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74FF2978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74FF2978" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74FF2978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.4.2026 1:56:52</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 18:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.4.2026 1:56:52</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 18:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.4.2026 1:56:52</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 18:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4600,51 +4600,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.4.2026 1:56:52</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 18:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5394,51 +5394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.4.2026 1:56:52</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 18:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6876,51 +6876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.4.2026 1:56:52</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 18:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7337,84 +7337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.4.2026 1:56:52</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 18:09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="25E7037D"/>
+    <w:nsid w:val="73C734D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7500,51 +7500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42450058"/>
+    <w:nsid w:val="5EC8DFF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7630,51 +7630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B6A1021"/>
+    <w:nsid w:val="51289181"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7760,51 +7760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0F9DA850"/>
+    <w:nsid w:val="19374B50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7890,51 +7890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="49381900"/>
+    <w:nsid w:val="426A1FB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8020,51 +8020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="74D38000"/>
+    <w:nsid w:val="0092C746"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8150,51 +8150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3AEC3FF3"/>
+    <w:nsid w:val="1E183C94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>