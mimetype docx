--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74FF2978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74FF2978" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74FF2978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A9B1CCA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A9B1CCA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A9B1CCA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 18:09:10</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 0:56:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 18:09:10</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 0:56:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 18:09:10</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 0:56:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4600,51 +4600,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 18:09:10</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 0:56:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5394,51 +5394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 18:09:10</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 0:56:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6876,51 +6876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 18:09:10</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 0:56:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7337,84 +7337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 18:09:10</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 0:56:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73C734D7"/>
+    <w:nsid w:val="26DFDEE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7500,51 +7500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EC8DFF5"/>
+    <w:nsid w:val="793B40C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7630,51 +7630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="51289181"/>
+    <w:nsid w:val="4EE4FC7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7760,51 +7760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="19374B50"/>
+    <w:nsid w:val="5E7BF14B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7890,51 +7890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="426A1FB3"/>
+    <w:nsid w:val="774ABCC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8020,51 +8020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0092C746"/>
+    <w:nsid w:val="7EBBD00C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8150,51 +8150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1E183C94"/>
+    <w:nsid w:val="7CA6C86B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>