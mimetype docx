--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A9B1CCA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A9B1CCA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A9B1CCA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R286F9F79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR286F9F79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR286F9F79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 0:56:22</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 9:16:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 0:56:22</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 9:16:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 0:56:22</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 9:16:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4600,51 +4600,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 0:56:22</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 9:16:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5394,51 +5394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 0:56:22</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 9:16:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6876,51 +6876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 0:56:22</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 9:16:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7337,84 +7337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 0:56:22</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 9:16:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="26DFDEE7"/>
+    <w:nsid w:val="1CD292EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7500,51 +7500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="793B40C5"/>
+    <w:nsid w:val="0A6FCDEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7630,51 +7630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4EE4FC7C"/>
+    <w:nsid w:val="2F157415"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7760,51 +7760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5E7BF14B"/>
+    <w:nsid w:val="0DA26444"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7890,51 +7890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="774ABCC1"/>
+    <w:nsid w:val="43781261"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8020,51 +8020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7EBBD00C"/>
+    <w:nsid w:val="15D99C0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8150,51 +8150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7CA6C86B"/>
+    <w:nsid w:val="40BECB8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>