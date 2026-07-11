--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R286F9F79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR286F9F79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR286F9F79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2682586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2682586" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2682586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 9:16:17</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 3:30:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 9:16:17</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 3:30:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 9:16:17</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 3:30:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4600,51 +4600,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 9:16:17</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 3:30:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5394,51 +5394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 9:16:17</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 3:30:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6876,51 +6876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 9:16:17</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 3:30:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7337,84 +7337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 9:16:17</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 3:30:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1CD292EA"/>
+    <w:nsid w:val="6D05B2B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7500,51 +7500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A6FCDEB"/>
+    <w:nsid w:val="24F1840E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7630,51 +7630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F157415"/>
+    <w:nsid w:val="711F72C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7760,51 +7760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0DA26444"/>
+    <w:nsid w:val="3CB59F6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7890,51 +7890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="43781261"/>
+    <w:nsid w:val="551D65FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8020,51 +8020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="15D99C0D"/>
+    <w:nsid w:val="2455D70C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8150,51 +8150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="40BECB8F"/>
+    <w:nsid w:val="750C4FE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>