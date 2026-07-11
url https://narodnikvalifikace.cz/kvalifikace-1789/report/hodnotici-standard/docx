--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2682586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2682586" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2682586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R391FFCFE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR391FFCFE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR391FFCFE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 3:30:13</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 4:45:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 3:30:13</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 4:45:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 3:30:13</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 4:45:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4600,51 +4600,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 3:30:13</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 4:45:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5394,51 +5394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 3:30:13</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 4:45:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6876,51 +6876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 3:30:13</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 4:45:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7337,84 +7337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 3:30:13</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 4:45:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D05B2B2"/>
+    <w:nsid w:val="42D46B16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7500,51 +7500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24F1840E"/>
+    <w:nsid w:val="67D411FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7630,51 +7630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="711F72C0"/>
+    <w:nsid w:val="402E6C9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7760,51 +7760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3CB59F6A"/>
+    <w:nsid w:val="7F0B3B94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7890,51 +7890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="551D65FC"/>
+    <w:nsid w:val="012F9CFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8020,51 +8020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2455D70C"/>
+    <w:nsid w:val="4D45AD96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8150,51 +8150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="750C4FE7"/>
+    <w:nsid w:val="5BE151EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>