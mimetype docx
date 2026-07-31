--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R391FFCFE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR391FFCFE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR391FFCFE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57E592F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57E592F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57E592F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 4:45:38</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 9:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 4:45:38</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 9:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 4:45:38</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 9:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4600,51 +4600,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 4:45:38</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 9:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5394,51 +5394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 4:45:38</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 9:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6876,51 +6876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 4:45:38</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 9:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7337,84 +7337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 4:45:38</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 9:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="42D46B16"/>
+    <w:nsid w:val="6DBEF6DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7500,51 +7500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67D411FD"/>
+    <w:nsid w:val="7B27BC13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7630,51 +7630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="402E6C9F"/>
+    <w:nsid w:val="359D057E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7760,51 +7760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7F0B3B94"/>
+    <w:nsid w:val="538B1C44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7890,51 +7890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="012F9CFC"/>
+    <w:nsid w:val="281D6B0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8020,51 +8020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4D45AD96"/>
+    <w:nsid w:val="0CAEF37E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8150,51 +8150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5BE151EE"/>
+    <w:nsid w:val="4B67F69A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>