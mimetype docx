--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57E592F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57E592F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57E592F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R453AB97D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR453AB97D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR453AB97D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 9:54:21</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 11:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 9:54:21</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 11:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 9:54:21</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 11:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4600,51 +4600,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 9:54:21</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 11:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5394,51 +5394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 9:54:21</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 11:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6876,51 +6876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 9:54:21</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 11:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7337,84 +7337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 9:54:21</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 11:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6DBEF6DE"/>
+    <w:nsid w:val="3FCB62E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7500,51 +7500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B27BC13"/>
+    <w:nsid w:val="7F15E1BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7630,51 +7630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="359D057E"/>
+    <w:nsid w:val="138875D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7760,51 +7760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="538B1C44"/>
+    <w:nsid w:val="19783E30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7890,51 +7890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="281D6B0F"/>
+    <w:nsid w:val="12C97D4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8020,51 +8020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0CAEF37E"/>
+    <w:nsid w:val="4D87F345"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8150,51 +8150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4B67F69A"/>
+    <w:nsid w:val="07B84434"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>