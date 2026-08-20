--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R453AB97D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR453AB97D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR453AB97D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R344D699B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR344D699B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR344D699B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 11:10:22</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 14:35:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 11:10:22</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 14:35:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 11:10:22</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 14:35:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4600,51 +4600,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 11:10:22</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 14:35:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5394,51 +5394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 11:10:22</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 14:35:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6876,51 +6876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 11:10:22</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 14:35:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7337,84 +7337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 11:10:22</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 14:35:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3FCB62E9"/>
+    <w:nsid w:val="4D0E3390"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7500,51 +7500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F15E1BF"/>
+    <w:nsid w:val="45442955"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7630,51 +7630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="138875D9"/>
+    <w:nsid w:val="2B738F86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7760,51 +7760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="19783E30"/>
+    <w:nsid w:val="79900C70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7890,51 +7890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="12C97D4F"/>
+    <w:nsid w:val="02C628AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8020,51 +8020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4D87F345"/>
+    <w:nsid w:val="0F742C69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8150,51 +8150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="07B84434"/>
+    <w:nsid w:val="59EA44F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>