--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R344D699B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR344D699B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR344D699B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B59E77F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B59E77F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B59E77F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 14:35:24</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 9.9.2026 22:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 14:35:24</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 9.9.2026 22:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 14:35:24</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 9.9.2026 22:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4600,51 +4600,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 14:35:24</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 9.9.2026 22:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5394,51 +5394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 14:35:24</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 9.9.2026 22:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6876,51 +6876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 14:35:24</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 9.9.2026 22:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7337,84 +7337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 14:35:24</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 9.9.2026 22:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D0E3390"/>
+    <w:nsid w:val="7DB199D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7500,51 +7500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45442955"/>
+    <w:nsid w:val="6F9B52B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7630,51 +7630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2B738F86"/>
+    <w:nsid w:val="5E9E069F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7760,51 +7760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="79900C70"/>
+    <w:nsid w:val="6A31400C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7890,51 +7890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="02C628AC"/>
+    <w:nsid w:val="4B695423"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8020,51 +8020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0F742C69"/>
+    <w:nsid w:val="55211698"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8150,51 +8150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="59EA44F4"/>
+    <w:nsid w:val="5C8E31A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>