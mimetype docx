--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDD5EBD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDD5EBD0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDD5EBD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A11F072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A11F072" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A11F072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.4.2026 0:28:51</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 17:10:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2553,51 +2553,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.4.2026 0:28:51</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 17:10:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3014,84 +3014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.4.2026 0:28:51</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 17:10:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="417C8FED"/>
+    <w:nsid w:val="2312BA95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3177,51 +3177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7526608C"/>
+    <w:nsid w:val="52F81558"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3307,51 +3307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5101043E"/>
+    <w:nsid w:val="70D0E91A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3437,51 +3437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6E0B178D"/>
+    <w:nsid w:val="38484ECD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3567,51 +3567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3B915B72"/>
+    <w:nsid w:val="39C7285F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>