--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A11F072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A11F072" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A11F072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7055F454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7055F454" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7055F454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 17:10:26</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 0:57:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2553,51 +2553,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 17:10:26</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 0:57:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3014,84 +3014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 17:10:26</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 0:57:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2312BA95"/>
+    <w:nsid w:val="4476865D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3177,51 +3177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52F81558"/>
+    <w:nsid w:val="0805AA75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3307,51 +3307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="70D0E91A"/>
+    <w:nsid w:val="58E63ED6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3437,51 +3437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="38484ECD"/>
+    <w:nsid w:val="77C48418"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3567,51 +3567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="39C7285F"/>
+    <w:nsid w:val="3A4C1723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>