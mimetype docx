--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7055F454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7055F454" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7055F454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R281CA1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR281CA1B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR281CA1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 0:57:00</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 9:15:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2553,51 +2553,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 0:57:00</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 9:15:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3014,84 +3014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 0:57:00</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 9:15:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4476865D"/>
+    <w:nsid w:val="7AAF28B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3177,51 +3177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0805AA75"/>
+    <w:nsid w:val="53B663CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3307,51 +3307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="58E63ED6"/>
+    <w:nsid w:val="0218846D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3437,51 +3437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="77C48418"/>
+    <w:nsid w:val="47977B49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3567,51 +3567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3A4C1723"/>
+    <w:nsid w:val="411B9B9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>