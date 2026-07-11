--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R281CA1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR281CA1B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR281CA1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74E70D1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74E70D1C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74E70D1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 9:15:56</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 3:30:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2553,51 +2553,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 9:15:56</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 3:30:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3014,84 +3014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 9:15:56</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 3:30:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7AAF28B8"/>
+    <w:nsid w:val="121703DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3177,51 +3177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53B663CF"/>
+    <w:nsid w:val="54C2F584"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3307,51 +3307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0218846D"/>
+    <w:nsid w:val="6F41B92E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3437,51 +3437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="47977B49"/>
+    <w:nsid w:val="13ED49AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3567,51 +3567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="411B9B9A"/>
+    <w:nsid w:val="608331CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>