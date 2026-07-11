--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74E70D1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74E70D1C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74E70D1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FFD084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FFD084" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FFD084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 3:30:59</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 4:45:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2553,51 +2553,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 3:30:59</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 4:45:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3014,84 +3014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 3:30:59</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 4:45:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="121703DF"/>
+    <w:nsid w:val="42282267"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3177,51 +3177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54C2F584"/>
+    <w:nsid w:val="51CE8CA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3307,51 +3307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F41B92E"/>
+    <w:nsid w:val="0413DD56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3437,51 +3437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="13ED49AA"/>
+    <w:nsid w:val="4F7EBC4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3567,51 +3567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="608331CC"/>
+    <w:nsid w:val="3EA3F67D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>