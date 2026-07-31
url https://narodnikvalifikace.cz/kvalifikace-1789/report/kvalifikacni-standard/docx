--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FFD084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FFD084" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FFD084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2FBC188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2FBC188" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2FBC188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 4:45:35</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 9:54:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2553,51 +2553,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 4:45:35</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 9:54:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3014,84 +3014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 4:45:35</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 9:54:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="42282267"/>
+    <w:nsid w:val="0D7B8AE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3177,51 +3177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51CE8CA0"/>
+    <w:nsid w:val="01ABB556"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3307,51 +3307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0413DD56"/>
+    <w:nsid w:val="7555470C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3437,51 +3437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4F7EBC4B"/>
+    <w:nsid w:val="1DEFBA30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3567,51 +3567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3EA3F67D"/>
+    <w:nsid w:val="44ACF781"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>