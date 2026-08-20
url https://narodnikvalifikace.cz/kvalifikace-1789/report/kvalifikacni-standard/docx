--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2FBC188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2FBC188" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2FBC188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B2CF30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B2CF30" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B2CF30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 9:54:14</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 15:42:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2553,51 +2553,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 9:54:14</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 15:42:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3014,84 +3014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 9:54:14</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 15:42:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0D7B8AE9"/>
+    <w:nsid w:val="17E62BFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3177,51 +3177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01ABB556"/>
+    <w:nsid w:val="54B6F382"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3307,51 +3307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7555470C"/>
+    <w:nsid w:val="4C034EA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3437,51 +3437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1DEFBA30"/>
+    <w:nsid w:val="60CD0C71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3567,51 +3567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="44ACF781"/>
+    <w:nsid w:val="3FD4324D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>