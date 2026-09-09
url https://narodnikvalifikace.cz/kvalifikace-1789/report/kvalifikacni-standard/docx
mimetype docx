--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B2CF30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B2CF30" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B2CF30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R328B2E20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR328B2E20" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR328B2E20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 15:42:10</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 9.9.2026 22:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2553,51 +2553,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 15:42:10</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 9.9.2026 22:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3014,84 +3014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 15:42:10</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 9.9.2026 22:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="17E62BFB"/>
+    <w:nsid w:val="54BABA6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3177,51 +3177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54B6F382"/>
+    <w:nsid w:val="5AC978A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3307,51 +3307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C034EA0"/>
+    <w:nsid w:val="5865028D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3437,51 +3437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="60CD0C71"/>
+    <w:nsid w:val="14941913"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3567,51 +3567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3FD4324D"/>
+    <w:nsid w:val="73EF3326"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>