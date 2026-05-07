--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B788384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B788384" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B788384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D7733E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D7733E9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D7733E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 17.4.2026 3:38:47</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 7.5.2026 17:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 17.4.2026 3:38:47</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 7.5.2026 17:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 17.4.2026 3:38:47</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 7.5.2026 17:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4470,51 +4470,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 17.4.2026 3:38:47</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 7.5.2026 17:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5435,51 +5435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 17.4.2026 3:38:47</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 7.5.2026 17:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7029,51 +7029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 17.4.2026 3:38:47</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 7.5.2026 17:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7490,84 +7490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 17.4.2026 3:38:47</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 7.5.2026 17:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="07A81D0F"/>
+    <w:nsid w:val="4723F169"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7653,51 +7653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="371CB13B"/>
+    <w:nsid w:val="1366B356"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7783,51 +7783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F7FC59F"/>
+    <w:nsid w:val="361CC7C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7913,51 +7913,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1B6900C1"/>
+    <w:nsid w:val="3CC33B19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8043,51 +8043,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="58D9917C"/>
+    <w:nsid w:val="3400796B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +8173,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2CA0EEE9"/>
+    <w:nsid w:val="3ADD376D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8303,51 +8303,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1E160643"/>
+    <w:nsid w:val="6F5B9BF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8433,51 +8433,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="06819E9A"/>
+    <w:nsid w:val="60D3C093"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>