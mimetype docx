--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D7733E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D7733E9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D7733E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R723736DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR723736DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR723736DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 7.5.2026 17:59:50</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 28.5.2026 3:21:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 7.5.2026 17:59:50</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 28.5.2026 3:21:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 7.5.2026 17:59:50</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 28.5.2026 3:21:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4470,51 +4470,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 7.5.2026 17:59:50</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 28.5.2026 3:21:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5435,51 +5435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 7.5.2026 17:59:50</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 28.5.2026 3:21:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7029,51 +7029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 7.5.2026 17:59:50</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 28.5.2026 3:21:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7490,84 +7490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 7.5.2026 17:59:50</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 28.5.2026 3:21:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4723F169"/>
+    <w:nsid w:val="69D9B593"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7653,51 +7653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1366B356"/>
+    <w:nsid w:val="009DCE1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7783,51 +7783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="361CC7C6"/>
+    <w:nsid w:val="437D17A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7913,51 +7913,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3CC33B19"/>
+    <w:nsid w:val="06DFD0CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8043,51 +8043,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3400796B"/>
+    <w:nsid w:val="51367714"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +8173,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3ADD376D"/>
+    <w:nsid w:val="34099124"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8303,51 +8303,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6F5B9BF9"/>
+    <w:nsid w:val="4C70C4A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8433,51 +8433,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="60D3C093"/>
+    <w:nsid w:val="62B491C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>