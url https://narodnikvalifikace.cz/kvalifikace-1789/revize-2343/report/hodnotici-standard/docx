--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R723736DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR723736DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR723736DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73342062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73342062" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73342062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 28.5.2026 3:21:57</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 17.6.2026 13:10:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 28.5.2026 3:21:57</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 17.6.2026 13:10:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 28.5.2026 3:21:57</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 17.6.2026 13:10:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4470,51 +4470,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 28.5.2026 3:21:57</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 17.6.2026 13:10:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5435,51 +5435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 28.5.2026 3:21:58</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 17.6.2026 13:10:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7029,51 +7029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 28.5.2026 3:21:58</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 17.6.2026 13:10:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7490,84 +7490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 28.5.2026 3:21:58</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 17.6.2026 13:10:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="69D9B593"/>
+    <w:nsid w:val="126559E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7653,51 +7653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="009DCE1F"/>
+    <w:nsid w:val="0999563B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7783,51 +7783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="437D17A3"/>
+    <w:nsid w:val="6E4F4835"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7913,51 +7913,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="06DFD0CE"/>
+    <w:nsid w:val="31705A6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8043,51 +8043,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="51367714"/>
+    <w:nsid w:val="71EE0502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +8173,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="34099124"/>
+    <w:nsid w:val="6C29E710"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8303,51 +8303,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4C70C4A3"/>
+    <w:nsid w:val="50EECE89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8433,51 +8433,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="62B491C3"/>
+    <w:nsid w:val="7B5D69F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>