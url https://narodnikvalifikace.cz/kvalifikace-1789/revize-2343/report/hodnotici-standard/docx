--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73342062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73342062" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73342062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6EF13B2E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6EF13B2E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6EF13B2E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 17.6.2026 13:10:10</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 11.7.2026 6:25:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 17.6.2026 13:10:10</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 11.7.2026 6:25:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 17.6.2026 13:10:10</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 11.7.2026 6:25:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4470,51 +4470,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 17.6.2026 13:10:10</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 11.7.2026 6:25:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5435,51 +5435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 17.6.2026 13:10:10</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 11.7.2026 6:25:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7029,51 +7029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 17.6.2026 13:10:10</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 11.7.2026 6:25:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7490,84 +7490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 17.6.2026 13:10:10</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 11.7.2026 6:25:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="126559E7"/>
+    <w:nsid w:val="3DF720A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7653,51 +7653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0999563B"/>
+    <w:nsid w:val="7E00CE5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7783,51 +7783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6E4F4835"/>
+    <w:nsid w:val="53BEBB13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7913,51 +7913,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="31705A6A"/>
+    <w:nsid w:val="4F5FBEFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8043,51 +8043,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="71EE0502"/>
+    <w:nsid w:val="6F516D48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +8173,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6C29E710"/>
+    <w:nsid w:val="721D1CE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8303,51 +8303,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="50EECE89"/>
+    <w:nsid w:val="3A87E30C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8433,51 +8433,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7B5D69F3"/>
+    <w:nsid w:val="47EF9A53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>