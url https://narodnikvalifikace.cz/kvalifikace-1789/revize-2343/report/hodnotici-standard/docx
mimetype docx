--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6EF13B2E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6EF13B2E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6EF13B2E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14360A4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14360A4E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14360A4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 11.7.2026 6:25:18</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 31.7.2026 13:17:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 11.7.2026 6:25:18</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 31.7.2026 13:17:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 11.7.2026 6:25:18</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 31.7.2026 13:17:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4470,51 +4470,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 11.7.2026 6:25:18</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 31.7.2026 13:17:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5435,51 +5435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 11.7.2026 6:25:18</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 31.7.2026 13:17:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7029,51 +7029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 11.7.2026 6:25:18</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 31.7.2026 13:17:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7490,84 +7490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 11.7.2026 6:25:18</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 31.7.2026 13:17:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3DF720A1"/>
+    <w:nsid w:val="166F24B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7653,51 +7653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E00CE5C"/>
+    <w:nsid w:val="522883FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7783,51 +7783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="53BEBB13"/>
+    <w:nsid w:val="560D3594"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7913,51 +7913,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4F5FBEFB"/>
+    <w:nsid w:val="677B386C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8043,51 +8043,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6F516D48"/>
+    <w:nsid w:val="0C793EFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +8173,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="721D1CE2"/>
+    <w:nsid w:val="7A6B2CD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8303,51 +8303,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3A87E30C"/>
+    <w:nsid w:val="32DE56E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8433,51 +8433,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="47EF9A53"/>
+    <w:nsid w:val="7F8B8484"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>