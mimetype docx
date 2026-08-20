--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14360A4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14360A4E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14360A4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R429077C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR429077C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR429077C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 31.7.2026 13:17:53</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 20.8.2026 16:53:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 31.7.2026 13:17:53</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 20.8.2026 16:53:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 31.7.2026 13:17:53</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 20.8.2026 16:53:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4470,51 +4470,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 31.7.2026 13:17:53</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 20.8.2026 16:53:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5435,51 +5435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 31.7.2026 13:17:53</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 20.8.2026 16:53:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7029,51 +7029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 31.7.2026 13:17:53</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 20.8.2026 16:53:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7490,84 +7490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 31.7.2026 13:17:53</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 20.8.2026 16:53:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="166F24B5"/>
+    <w:nsid w:val="3036FAE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7653,51 +7653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="522883FA"/>
+    <w:nsid w:val="282B7D53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7783,51 +7783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="560D3594"/>
+    <w:nsid w:val="3FDFBBAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7913,51 +7913,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="677B386C"/>
+    <w:nsid w:val="0E543D54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8043,51 +8043,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0C793EFB"/>
+    <w:nsid w:val="52EBE590"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +8173,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7A6B2CD8"/>
+    <w:nsid w:val="754D96CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8303,51 +8303,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="32DE56E2"/>
+    <w:nsid w:val="031844C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8433,51 +8433,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7F8B8484"/>
+    <w:nsid w:val="16114B41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>