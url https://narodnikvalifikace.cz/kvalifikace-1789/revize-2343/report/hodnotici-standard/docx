--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R429077C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR429077C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR429077C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C76C685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C76C685" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C76C685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 20.8.2026 16:53:56</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 20.8.2026 16:53:56</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 20.8.2026 16:53:56</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4470,51 +4470,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 20.8.2026 16:53:56</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5435,51 +5435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 20.8.2026 16:53:56</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7029,51 +7029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 20.8.2026 16:53:56</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7490,84 +7490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 20.8.2026 16:53:56</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3036FAE2"/>
+    <w:nsid w:val="7186F073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7653,51 +7653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="282B7D53"/>
+    <w:nsid w:val="3A381147"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7783,51 +7783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3FDFBBAB"/>
+    <w:nsid w:val="235CCE01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7913,51 +7913,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0E543D54"/>
+    <w:nsid w:val="3BF8ED94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8043,51 +8043,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="52EBE590"/>
+    <w:nsid w:val="600B06CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +8173,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="754D96CE"/>
+    <w:nsid w:val="0684D9E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8303,51 +8303,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="031844C7"/>
+    <w:nsid w:val="33F8B947"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8433,51 +8433,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="16114B41"/>
+    <w:nsid w:val="10FE9F44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>