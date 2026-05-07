--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1867B6F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1867B6F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1867B6F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CFBE24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CFBE24" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CFBE24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 17.4.2026 3:38:52</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 7.5.2026 17:59:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2423,51 +2423,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 17.4.2026 3:38:52</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 7.5.2026 17:59:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,84 +2884,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 17.4.2026 3:38:52</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 7.5.2026 17:59:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6EDE572F"/>
+    <w:nsid w:val="5449E0F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3047,51 +3047,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01F4B39F"/>
+    <w:nsid w:val="2BE69506"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3177,51 +3177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2EA99B22"/>
+    <w:nsid w:val="0280E8B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3307,51 +3307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="52992BAD"/>
+    <w:nsid w:val="7E63A324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3437,51 +3437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1289DACF"/>
+    <w:nsid w:val="01E5241B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>