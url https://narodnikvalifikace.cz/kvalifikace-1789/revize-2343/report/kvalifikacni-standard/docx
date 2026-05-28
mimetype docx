--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CFBE24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CFBE24" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CFBE24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17B4B21B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17B4B21B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17B4B21B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 7.5.2026 17:59:51</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 28.5.2026 5:20:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2423,51 +2423,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 7.5.2026 17:59:51</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 28.5.2026 5:20:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,84 +2884,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 7.5.2026 17:59:51</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 28.5.2026 5:20:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5449E0F8"/>
+    <w:nsid w:val="2C840760"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3047,51 +3047,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BE69506"/>
+    <w:nsid w:val="5B17182E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3177,51 +3177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0280E8B0"/>
+    <w:nsid w:val="24F7CFC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3307,51 +3307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7E63A324"/>
+    <w:nsid w:val="01A54DA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3437,51 +3437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="01E5241B"/>
+    <w:nsid w:val="198EA8DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>