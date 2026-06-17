--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17B4B21B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17B4B21B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17B4B21B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R561A48E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR561A48E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR561A48E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 28.5.2026 5:20:58</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 17.6.2026 13:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2423,51 +2423,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 28.5.2026 5:20:58</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 17.6.2026 13:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,84 +2884,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 28.5.2026 5:20:58</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 17.6.2026 13:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2C840760"/>
+    <w:nsid w:val="60209F64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3047,51 +3047,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B17182E"/>
+    <w:nsid w:val="7BA7F479"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3177,51 +3177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="24F7CFC0"/>
+    <w:nsid w:val="5196B3CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3307,51 +3307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="01A54DA7"/>
+    <w:nsid w:val="1135D152"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3437,51 +3437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="198EA8DD"/>
+    <w:nsid w:val="539659CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>