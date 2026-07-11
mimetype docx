--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R561A48E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR561A48E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR561A48E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FB34300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FB34300" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FB34300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 17.6.2026 13:09:56</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 11.7.2026 6:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2423,51 +2423,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 17.6.2026 13:09:56</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 11.7.2026 6:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,84 +2884,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 17.6.2026 13:09:56</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 11.7.2026 6:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="60209F64"/>
+    <w:nsid w:val="508B3AF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3047,51 +3047,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BA7F479"/>
+    <w:nsid w:val="5462E0DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3177,51 +3177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5196B3CA"/>
+    <w:nsid w:val="40177D95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3307,51 +3307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1135D152"/>
+    <w:nsid w:val="1F077A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3437,51 +3437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="539659CA"/>
+    <w:nsid w:val="73CC1B83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>