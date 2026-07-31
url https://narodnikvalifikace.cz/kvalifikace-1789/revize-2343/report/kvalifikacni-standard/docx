--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FB34300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FB34300" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FB34300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49D9B8CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49D9B8CD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49D9B8CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 11.7.2026 6:25:25</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 31.7.2026 13:17:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2423,51 +2423,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 11.7.2026 6:25:25</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 31.7.2026 13:17:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,84 +2884,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 11.7.2026 6:25:25</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 31.7.2026 13:17:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="508B3AF2"/>
+    <w:nsid w:val="6E1F9D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3047,51 +3047,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5462E0DA"/>
+    <w:nsid w:val="72B89025"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3177,51 +3177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="40177D95"/>
+    <w:nsid w:val="21CBDAF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3307,51 +3307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1F077A65"/>
+    <w:nsid w:val="07E76C5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3437,51 +3437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="73CC1B83"/>
+    <w:nsid w:val="2FC2E9EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>