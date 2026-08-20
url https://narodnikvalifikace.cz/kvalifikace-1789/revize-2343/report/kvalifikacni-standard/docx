--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49D9B8CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49D9B8CD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49D9B8CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REC4FAD4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREC4FAD4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREC4FAD4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 31.7.2026 13:17:17</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 20.8.2026 16:52:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2423,51 +2423,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 31.7.2026 13:17:17</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 20.8.2026 16:52:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,84 +2884,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 31.7.2026 13:17:17</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 20.8.2026 16:52:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E1F9D7A"/>
+    <w:nsid w:val="6B17CD0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3047,51 +3047,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72B89025"/>
+    <w:nsid w:val="7FEF94A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3177,51 +3177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21CBDAF6"/>
+    <w:nsid w:val="65353916"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3307,51 +3307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="07E76C5B"/>
+    <w:nsid w:val="66086120"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3437,51 +3437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2FC2E9EB"/>
+    <w:nsid w:val="27D4E60E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>