--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REC4FAD4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREC4FAD4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREC4FAD4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2586D882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2586D882" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2586D882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 20.8.2026 16:52:07</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 9.9.2026 22:13:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2423,51 +2423,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 20.8.2026 16:52:07</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 9.9.2026 22:13:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,84 +2884,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník údržby a technického dozoru, 20.8.2026 16:52:07</w:t>
+        <w:t>Pracovník údržby a technického dozoru, 9.9.2026 22:13:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6B17CD0F"/>
+    <w:nsid w:val="09843A8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3047,51 +3047,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FEF94A6"/>
+    <w:nsid w:val="58D01E55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3177,51 +3177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65353916"/>
+    <w:nsid w:val="23068A8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3307,51 +3307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="66086120"/>
+    <w:nsid w:val="485D2CDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3437,51 +3437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="27D4E60E"/>
+    <w:nsid w:val="54CB96B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>