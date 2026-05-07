--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69E60BBF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69E60BBF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69E60BBF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36D22C5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36D22C5B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36D22C5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.4.2026 3:38:54</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 18:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.4.2026 3:38:54</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 18:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.4.2026 3:38:54</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 18:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4470,51 +4470,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.4.2026 3:38:54</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 18:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5435,51 +5435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.4.2026 3:38:54</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 18:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7029,51 +7029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.4.2026 3:38:54</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 18:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7490,84 +7490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.4.2026 3:38:54</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 18:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="22CF4B2C"/>
+    <w:nsid w:val="71C523EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7653,51 +7653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="224E3551"/>
+    <w:nsid w:val="12D313F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7783,51 +7783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="53B9187C"/>
+    <w:nsid w:val="6D961A85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7913,51 +7913,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2E512EE4"/>
+    <w:nsid w:val="2D8C076B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8043,51 +8043,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="74C3B4B0"/>
+    <w:nsid w:val="2D78001E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +8173,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="291D54A5"/>
+    <w:nsid w:val="00CB0889"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8303,51 +8303,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="112D47A2"/>
+    <w:nsid w:val="0F3676FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8433,51 +8433,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4165B7C3"/>
+    <w:nsid w:val="4F61D7A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>