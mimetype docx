--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36D22C5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36D22C5B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36D22C5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34C2F983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34C2F983" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34C2F983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 18:58:29</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 18:58:29</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 18:58:29</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4470,51 +4470,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 18:58:29</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5435,51 +5435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 18:58:29</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7029,51 +7029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 18:58:29</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7490,84 +7490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 7.5.2026 18:58:29</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="71C523EE"/>
+    <w:nsid w:val="7C50B5C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7653,51 +7653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12D313F9"/>
+    <w:nsid w:val="1976781B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7783,51 +7783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D961A85"/>
+    <w:nsid w:val="441C9FE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7913,51 +7913,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2D8C076B"/>
+    <w:nsid w:val="0F18BDBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8043,51 +8043,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2D78001E"/>
+    <w:nsid w:val="1412B36F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +8173,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="00CB0889"/>
+    <w:nsid w:val="0D2EA3DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8303,51 +8303,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0F3676FB"/>
+    <w:nsid w:val="3B0A146F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8433,51 +8433,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4F61D7A0"/>
+    <w:nsid w:val="47C440EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>