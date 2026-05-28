--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34C2F983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34C2F983" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34C2F983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1525AFB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1525AFB2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1525AFB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:12</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:31:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:12</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:31:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:12</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:31:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4470,51 +4470,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:12</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:31:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5435,51 +5435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:12</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:31:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7029,51 +7029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:12</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:31:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7490,84 +7490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:12</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:31:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C50B5C0"/>
+    <w:nsid w:val="0B5A0E20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7653,51 +7653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1976781B"/>
+    <w:nsid w:val="21FD7766"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7783,51 +7783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="441C9FE1"/>
+    <w:nsid w:val="438277F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7913,51 +7913,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0F18BDBC"/>
+    <w:nsid w:val="532652DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8043,51 +8043,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1412B36F"/>
+    <w:nsid w:val="0BF191E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +8173,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0D2EA3DC"/>
+    <w:nsid w:val="60591A29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8303,51 +8303,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3B0A146F"/>
+    <w:nsid w:val="3C454323"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8433,51 +8433,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="47C440EE"/>
+    <w:nsid w:val="1A8E3CB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>