--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1525AFB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1525AFB2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1525AFB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EF123FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EF123FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EF123FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:31:05</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 13:09:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:31:05</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 13:09:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:31:05</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 13:09:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4470,51 +4470,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:31:05</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 13:09:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5435,51 +5435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:31:05</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 13:09:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7029,51 +7029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:31:05</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 13:09:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7490,84 +7490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:31:05</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 13:09:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0B5A0E20"/>
+    <w:nsid w:val="0E92E932"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7653,51 +7653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21FD7766"/>
+    <w:nsid w:val="493DB7A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7783,51 +7783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="438277F3"/>
+    <w:nsid w:val="7DF3DA0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7913,51 +7913,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="532652DB"/>
+    <w:nsid w:val="65CCA2C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8043,51 +8043,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0BF191E5"/>
+    <w:nsid w:val="3E361558"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +8173,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="60591A29"/>
+    <w:nsid w:val="7A62CD86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8303,51 +8303,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3C454323"/>
+    <w:nsid w:val="5CF2D53F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8433,51 +8433,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1A8E3CB1"/>
+    <w:nsid w:val="73CB00EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>