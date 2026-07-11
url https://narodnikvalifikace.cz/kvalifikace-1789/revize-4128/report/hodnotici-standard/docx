--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EF123FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EF123FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EF123FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F4518DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F4518DD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F4518DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 13:09:27</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 6:13:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 13:09:27</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 6:13:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 13:09:27</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 6:13:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4470,51 +4470,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 13:09:27</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 6:13:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5435,51 +5435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 13:09:27</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 6:13:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7029,51 +7029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 13:09:27</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 6:13:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7490,84 +7490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 13:09:27</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 6:13:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0E92E932"/>
+    <w:nsid w:val="6DF6640D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7653,51 +7653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="493DB7A9"/>
+    <w:nsid w:val="1FA089E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7783,51 +7783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7DF3DA0C"/>
+    <w:nsid w:val="441E5373"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7913,51 +7913,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="65CCA2C6"/>
+    <w:nsid w:val="0F6BE62A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8043,51 +8043,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3E361558"/>
+    <w:nsid w:val="142A186B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +8173,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7A62CD86"/>
+    <w:nsid w:val="0EB46A4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8303,51 +8303,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5CF2D53F"/>
+    <w:nsid w:val="4068EB08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8433,51 +8433,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="73CB00EC"/>
+    <w:nsid w:val="7FF6204A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>