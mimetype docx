--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F4518DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F4518DD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F4518DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C61342E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C61342E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C61342E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 6:13:26</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 13:17:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 6:13:26</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 13:17:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 6:13:26</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 13:17:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4470,51 +4470,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 6:13:26</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 13:17:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5435,51 +5435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 6:13:26</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 13:17:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7029,51 +7029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 6:13:26</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 13:17:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7490,84 +7490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 6:13:26</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 13:17:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6DF6640D"/>
+    <w:nsid w:val="721CA617"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7653,51 +7653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FA089E0"/>
+    <w:nsid w:val="5D4D3904"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7783,51 +7783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="441E5373"/>
+    <w:nsid w:val="22A4EDB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7913,51 +7913,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0F6BE62A"/>
+    <w:nsid w:val="51EED1F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8043,51 +8043,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="142A186B"/>
+    <w:nsid w:val="44E859A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +8173,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0EB46A4B"/>
+    <w:nsid w:val="037E469A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8303,51 +8303,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4068EB08"/>
+    <w:nsid w:val="317EF53F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8433,51 +8433,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7FF6204A"/>
+    <w:nsid w:val="6AF70FFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>