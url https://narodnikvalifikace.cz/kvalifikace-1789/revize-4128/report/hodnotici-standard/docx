--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C61342E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C61342E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C61342E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20F4C5F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20F4C5F7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20F4C5F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 13:17:22</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 16:52:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 13:17:22</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 16:52:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 13:17:22</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 16:52:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4470,51 +4470,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 13:17:22</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 16:52:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5435,51 +5435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 13:17:22</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 16:52:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7029,51 +7029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 13:17:22</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 16:52:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7490,84 +7490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 13:17:22</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 16:52:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="721CA617"/>
+    <w:nsid w:val="115FAFBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7653,51 +7653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D4D3904"/>
+    <w:nsid w:val="0C7F6DC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7783,51 +7783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="22A4EDB8"/>
+    <w:nsid w:val="1FB1AA25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7913,51 +7913,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="51EED1F6"/>
+    <w:nsid w:val="51557C00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8043,51 +8043,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="44E859A9"/>
+    <w:nsid w:val="661B7D27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +8173,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="037E469A"/>
+    <w:nsid w:val="34317BA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8303,51 +8303,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="317EF53F"/>
+    <w:nsid w:val="4F467067"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8433,51 +8433,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6AF70FFA"/>
+    <w:nsid w:val="07ECA769"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>