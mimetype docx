--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20F4C5F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20F4C5F7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20F4C5F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R493948FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR493948FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR493948FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 16:52:08</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 9.9.2026 22:13:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 16:52:08</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 9.9.2026 22:13:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 16:52:08</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 9.9.2026 22:13:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4470,51 +4470,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 16:52:08</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 9.9.2026 22:13:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5435,51 +5435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 16:52:08</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 9.9.2026 22:13:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7029,51 +7029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 16:52:08</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 9.9.2026 22:13:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7490,84 +7490,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 16:52:08</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 9.9.2026 22:13:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="115FAFBA"/>
+    <w:nsid w:val="212B0A44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7653,51 +7653,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C7F6DC4"/>
+    <w:nsid w:val="7273222A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7783,51 +7783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1FB1AA25"/>
+    <w:nsid w:val="181FA050"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7913,51 +7913,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="51557C00"/>
+    <w:nsid w:val="43F82EEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8043,51 +8043,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="661B7D27"/>
+    <w:nsid w:val="3DE47584"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +8173,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="34317BA1"/>
+    <w:nsid w:val="3B95A304"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8303,51 +8303,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4F467067"/>
+    <w:nsid w:val="00CA3179"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8433,51 +8433,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="07ECA769"/>
+    <w:nsid w:val="7F0C030C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>