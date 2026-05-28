--- v0 (2026-04-17)
+++ v1 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56E13808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56E13808" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56E13808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R83749B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR83749B5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR83749B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 18.4.2026 0:59:02</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 18.4.2026 0:59:02</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 18.4.2026 0:59:02</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4600,51 +4600,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 18.4.2026 0:59:02</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5394,51 +5394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 18.4.2026 0:59:02</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6876,51 +6876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 18.4.2026 0:59:02</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7337,84 +7337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 18.4.2026 0:59:02</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6C7D484B"/>
+    <w:nsid w:val="4A0CB661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7500,51 +7500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21A3862E"/>
+    <w:nsid w:val="67926973"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7630,51 +7630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="352211E0"/>
+    <w:nsid w:val="398093B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7760,51 +7760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="65114630"/>
+    <w:nsid w:val="30CC5BFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7890,51 +7890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="10929DBB"/>
+    <w:nsid w:val="606BAC8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8020,51 +8020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="04DE83D4"/>
+    <w:nsid w:val="70443F42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8150,51 +8150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7399866E"/>
+    <w:nsid w:val="50C376FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>