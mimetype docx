--- v1 (2026-05-28)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R83749B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR83749B5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR83749B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6004B02F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6004B02F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6004B02F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:31</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:31:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:31</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:31:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:31</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:31:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4600,51 +4600,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:31</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:31:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5394,51 +5394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:31</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:31:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6876,51 +6876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:31</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:31:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7337,84 +7337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:31</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:31:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4A0CB661"/>
+    <w:nsid w:val="45559304"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7500,51 +7500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67926973"/>
+    <w:nsid w:val="1B5B9F6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7630,51 +7630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="398093B8"/>
+    <w:nsid w:val="7C2BC258"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7760,51 +7760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="30CC5BFD"/>
+    <w:nsid w:val="348B2C84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7890,51 +7890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="606BAC8D"/>
+    <w:nsid w:val="26CC095E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8020,51 +8020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="70443F42"/>
+    <w:nsid w:val="09BF1570"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8150,51 +8150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="50C376FF"/>
+    <w:nsid w:val="1413AE5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>