--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6004B02F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6004B02F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6004B02F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74A2492E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74A2492E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74A2492E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:31:02</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 15:11:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:31:02</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 15:11:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:31:02</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 15:11:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4600,51 +4600,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:31:02</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 15:11:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5394,51 +5394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:31:02</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 15:11:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6876,51 +6876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:31:02</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 15:11:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7337,84 +7337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:31:02</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 15:11:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="45559304"/>
+    <w:nsid w:val="373641AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7500,51 +7500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B5B9F6E"/>
+    <w:nsid w:val="66354974"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7630,51 +7630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7C2BC258"/>
+    <w:nsid w:val="464F7AF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7760,51 +7760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="348B2C84"/>
+    <w:nsid w:val="348F9492"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7890,51 +7890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="26CC095E"/>
+    <w:nsid w:val="7AD30429"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8020,51 +8020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="09BF1570"/>
+    <w:nsid w:val="7114C818"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8150,51 +8150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1413AE5F"/>
+    <w:nsid w:val="2951EB29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>