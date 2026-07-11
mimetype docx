--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74A2492E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74A2492E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74A2492E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R487F0DC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR487F0DC2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR487F0DC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 15:11:45</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 7:48:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 15:11:45</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 7:48:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 15:11:45</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 7:48:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4600,51 +4600,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 15:11:45</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 7:48:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5394,51 +5394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 15:11:45</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 7:48:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6876,51 +6876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 15:11:45</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 7:48:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7337,84 +7337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 15:11:45</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 7:48:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="373641AB"/>
+    <w:nsid w:val="7A0346C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7500,51 +7500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66354974"/>
+    <w:nsid w:val="2C13F1F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7630,51 +7630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="464F7AF4"/>
+    <w:nsid w:val="25ECB231"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7760,51 +7760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="348F9492"/>
+    <w:nsid w:val="6A8CDB55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7890,51 +7890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7AD30429"/>
+    <w:nsid w:val="34BBE8FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8020,51 +8020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7114C818"/>
+    <w:nsid w:val="4E3EBF1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8150,51 +8150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2951EB29"/>
+    <w:nsid w:val="47C21299"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>