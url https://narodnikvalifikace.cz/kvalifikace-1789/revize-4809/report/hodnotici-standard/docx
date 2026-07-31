--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R487F0DC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR487F0DC2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR487F0DC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64EA05A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64EA05A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64EA05A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 7:48:09</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 16:34:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 7:48:09</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 16:34:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 7:48:09</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 16:34:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4600,51 +4600,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 7:48:09</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 16:34:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5394,51 +5394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 7:48:09</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 16:34:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6876,51 +6876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 7:48:09</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 16:34:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7337,84 +7337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 7:48:09</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 16:34:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7A0346C4"/>
+    <w:nsid w:val="4DA94673"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7500,51 +7500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C13F1F8"/>
+    <w:nsid w:val="7624F350"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7630,51 +7630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25ECB231"/>
+    <w:nsid w:val="2AD72CFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7760,51 +7760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6A8CDB55"/>
+    <w:nsid w:val="1A237164"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7890,51 +7890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="34BBE8FE"/>
+    <w:nsid w:val="371C710B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8020,51 +8020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4E3EBF1A"/>
+    <w:nsid w:val="64EA77E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8150,51 +8150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="47C21299"/>
+    <w:nsid w:val="5681EE97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>