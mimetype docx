--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64EA05A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64EA05A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64EA05A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R914333A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR914333A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR914333A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 16:34:34</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 19:58:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 16:34:34</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 19:58:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 16:34:34</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 19:58:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4600,51 +4600,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 16:34:34</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 19:58:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5394,51 +5394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 16:34:34</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 19:58:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6876,51 +6876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 16:34:34</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 19:58:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7337,84 +7337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 16:34:34</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 19:58:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4DA94673"/>
+    <w:nsid w:val="26AC3FAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7500,51 +7500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7624F350"/>
+    <w:nsid w:val="50548ED2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7630,51 +7630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2AD72CFE"/>
+    <w:nsid w:val="1304B13E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7760,51 +7760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1A237164"/>
+    <w:nsid w:val="47B94608"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7890,51 +7890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="371C710B"/>
+    <w:nsid w:val="5D68F652"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8020,51 +8020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="64EA77E4"/>
+    <w:nsid w:val="0E793C8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8150,51 +8150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5681EE97"/>
+    <w:nsid w:val="4472CD5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>