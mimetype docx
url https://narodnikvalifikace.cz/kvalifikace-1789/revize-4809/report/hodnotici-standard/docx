--- v6 (2026-08-20)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R914333A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR914333A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR914333A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64A1CA5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64A1CA5D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64A1CA5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 19:58:10</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 20:15:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 19:58:10</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 20:15:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 19:58:10</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 20:15:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4600,51 +4600,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 19:58:10</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 20:15:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5394,51 +5394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 19:58:10</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 20:15:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6876,51 +6876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 19:58:10</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 20:15:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7337,84 +7337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 19:58:10</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 20:15:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="26AC3FAE"/>
+    <w:nsid w:val="06A259D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7500,51 +7500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50548ED2"/>
+    <w:nsid w:val="546BD757"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7630,51 +7630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1304B13E"/>
+    <w:nsid w:val="48DC2B16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7760,51 +7760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="47B94608"/>
+    <w:nsid w:val="34BAF6DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7890,51 +7890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5D68F652"/>
+    <w:nsid w:val="59CF75D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8020,51 +8020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0E793C8D"/>
+    <w:nsid w:val="7092C57A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8150,51 +8150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4472CD5E"/>
+    <w:nsid w:val="1B70F41D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>