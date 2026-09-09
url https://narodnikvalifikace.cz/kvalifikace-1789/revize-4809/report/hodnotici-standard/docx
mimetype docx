--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64A1CA5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64A1CA5D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64A1CA5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DCC5645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DCC5645" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DCC5645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 20:15:14</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 9.9.2026 23:04:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 20:15:14</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 9.9.2026 23:04:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 20:15:14</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 9.9.2026 23:04:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4600,51 +4600,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 20:15:14</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 9.9.2026 23:04:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5394,51 +5394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 20:15:14</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 9.9.2026 23:04:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6876,51 +6876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 20:15:14</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 9.9.2026 23:04:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7337,84 +7337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 20:15:14</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 9.9.2026 23:04:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="06A259D0"/>
+    <w:nsid w:val="175DE93A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7500,51 +7500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="546BD757"/>
+    <w:nsid w:val="1F6582B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7630,51 +7630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48DC2B16"/>
+    <w:nsid w:val="2DAD5DC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7760,51 +7760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="34BAF6DF"/>
+    <w:nsid w:val="50AC5C19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7890,51 +7890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="59CF75D5"/>
+    <w:nsid w:val="6CABBE1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8020,51 +8020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7092C57A"/>
+    <w:nsid w:val="020D8817"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8150,51 +8150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1B70F41D"/>
+    <w:nsid w:val="797CD217"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>