--- v0 (2026-04-17)
+++ v1 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42319D46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42319D46" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42319D46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52B826E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52B826E2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52B826E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 18.4.2026 0:59:02</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2553,51 +2553,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 18.4.2026 0:59:02</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3014,84 +3014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 18.4.2026 0:59:02</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="482157A6"/>
+    <w:nsid w:val="1E5ADB97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3177,51 +3177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B0D127D"/>
+    <w:nsid w:val="7E2CBD41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3307,51 +3307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B5AFB49"/>
+    <w:nsid w:val="7CCDCB65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3437,51 +3437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="50BCA6B9"/>
+    <w:nsid w:val="59327205"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3567,51 +3567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="790860B3"/>
+    <w:nsid w:val="335BC082"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>