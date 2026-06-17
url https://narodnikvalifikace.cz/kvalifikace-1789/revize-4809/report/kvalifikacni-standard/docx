--- v1 (2026-05-28)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52B826E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52B826E2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52B826E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1783FC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1783FC7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1783FC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:18</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 15:10:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2553,51 +2553,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:18</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 15:10:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3014,84 +3014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 28.5.2026 4:20:18</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 15:10:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E5ADB97"/>
+    <w:nsid w:val="7D610884"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3177,51 +3177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E2CBD41"/>
+    <w:nsid w:val="02DABDC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3307,51 +3307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7CCDCB65"/>
+    <w:nsid w:val="3EFDE8F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3437,51 +3437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="59327205"/>
+    <w:nsid w:val="00E60606"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3567,51 +3567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="335BC082"/>
+    <w:nsid w:val="58E17E91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>