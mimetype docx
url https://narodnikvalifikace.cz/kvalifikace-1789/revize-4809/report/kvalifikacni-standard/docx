--- v2 (2026-06-17)
+++ v3 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1783FC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1783FC7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1783FC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AA30485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AA30485" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AA30485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 15:10:32</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 7:48:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2553,51 +2553,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 15:10:32</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 7:48:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3014,84 +3014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 17.6.2026 15:10:32</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 7:48:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7D610884"/>
+    <w:nsid w:val="60B6DAD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3177,51 +3177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02DABDC6"/>
+    <w:nsid w:val="195A2994"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3307,51 +3307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3EFDE8F3"/>
+    <w:nsid w:val="2ACC60D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3437,51 +3437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="00E60606"/>
+    <w:nsid w:val="7CD9A12B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3567,51 +3567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="58E17E91"/>
+    <w:nsid w:val="5E1ECEDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>