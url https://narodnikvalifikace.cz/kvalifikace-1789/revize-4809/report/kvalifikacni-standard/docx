--- v3 (2026-07-11)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AA30485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AA30485" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AA30485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R575A71CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR575A71CE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR575A71CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 7:48:14</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 18:14:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2553,51 +2553,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 7:48:14</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 18:14:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3014,84 +3014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 11.7.2026 7:48:14</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 18:14:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="60B6DAD4"/>
+    <w:nsid w:val="045E7B9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3177,51 +3177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="195A2994"/>
+    <w:nsid w:val="1DC59029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3307,51 +3307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2ACC60D4"/>
+    <w:nsid w:val="0787E47B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3437,51 +3437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7CD9A12B"/>
+    <w:nsid w:val="67E2E6D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3567,51 +3567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5E1ECEDC"/>
+    <w:nsid w:val="0A8A3935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>