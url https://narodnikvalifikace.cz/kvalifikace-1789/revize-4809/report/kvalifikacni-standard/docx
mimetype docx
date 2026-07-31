--- v4 (2026-07-31)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R575A71CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR575A71CE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR575A71CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63B02116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63B02116" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63B02116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 18:14:17</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 18:22:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2553,51 +2553,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 18:14:17</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 18:22:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3014,84 +3014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 18:14:17</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 18:22:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="045E7B9C"/>
+    <w:nsid w:val="6F323B33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3177,51 +3177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DC59029"/>
+    <w:nsid w:val="6949FFF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3307,51 +3307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0787E47B"/>
+    <w:nsid w:val="1AFFD26A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3437,51 +3437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="67E2E6D1"/>
+    <w:nsid w:val="3952EA1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3567,51 +3567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0A8A3935"/>
+    <w:nsid w:val="1A6C0EA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>