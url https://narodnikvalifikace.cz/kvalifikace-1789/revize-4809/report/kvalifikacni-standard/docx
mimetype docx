--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63B02116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63B02116" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63B02116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38D4BE77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38D4BE77" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38D4BE77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 18:22:43</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 20:14:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2553,51 +2553,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 18:22:43</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 20:14:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3014,84 +3014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 31.7.2026 18:22:43</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 20:14:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6F323B33"/>
+    <w:nsid w:val="4D524592"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3177,51 +3177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6949FFF0"/>
+    <w:nsid w:val="69744974"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3307,51 +3307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1AFFD26A"/>
+    <w:nsid w:val="3A1B8141"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3437,51 +3437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3952EA1E"/>
+    <w:nsid w:val="1E4A08C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3567,51 +3567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1A6C0EA1"/>
+    <w:nsid w:val="01369498"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>