--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38D4BE77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38D4BE77" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38D4BE77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13B7F690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13B7F690" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13B7F690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 20:14:57</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 9.9.2026 23:04:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2553,51 +2553,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dále je nutno sledovat samostatnost rozhodování a schopnost zvolit nejvhonější řešení vzhledem k řešenému úkonu. Při provádění praktických zkoušek je potřeba klást důraz na bezpečné provádění všech úkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 20:14:57</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 9.9.2026 23:04:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3014,84 +3014,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PRAMEN-BRNĚNKA, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice údržby a technického dozoru, 20.8.2026 20:14:57</w:t>
+        <w:t>Pracovník/pracovnice údržby a technického dozoru, 9.9.2026 23:04:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D524592"/>
+    <w:nsid w:val="575D91FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3177,51 +3177,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69744974"/>
+    <w:nsid w:val="6E41A353"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3307,51 +3307,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A1B8141"/>
+    <w:nsid w:val="0FC5748E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3437,51 +3437,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1E4A08C6"/>
+    <w:nsid w:val="7E92F1D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3567,51 +3567,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="01369498"/>
+    <w:nsid w:val="74DFEDE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>