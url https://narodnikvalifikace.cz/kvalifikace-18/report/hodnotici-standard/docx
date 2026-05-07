--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R333E5FEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR333E5FEB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR333E5FEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A0E5A81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A0E5A81" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A0E5A81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 17.4.2026 2:06:23</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.5.2026 16:06:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 17.4.2026 2:06:23</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.5.2026 16:06:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 17.4.2026 2:06:23</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.5.2026 16:06:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 17.4.2026 2:06:23</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.5.2026 16:06:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12342,51 +12342,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>receptury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 17.4.2026 2:06:23</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.5.2026 16:06:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16217,51 +16217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 17.4.2026 2:06:23</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.5.2026 16:06:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17800,51 +17800,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 17.4.2026 2:06:23</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.5.2026 16:06:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18281,51 +18281,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 17.4.2026 2:06:23</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.5.2026 16:06:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18854,84 +18854,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 17.4.2026 2:06:23</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.5.2026 16:06:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4A658A89"/>
+    <w:nsid w:val="5083A609"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19017,51 +19017,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="637DEFEA"/>
+    <w:nsid w:val="06033ED0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19147,51 +19147,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="70B76C60"/>
+    <w:nsid w:val="08F88EB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19277,51 +19277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="27914702"/>
+    <w:nsid w:val="4246C72B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>