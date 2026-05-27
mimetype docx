--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A0E5A81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A0E5A81" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A0E5A81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36ADE2AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36ADE2AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36ADE2AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.5.2026 16:06:55</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 0:02:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.5.2026 16:06:55</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 0:02:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.5.2026 16:06:55</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 0:02:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.5.2026 16:06:55</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 0:02:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12342,51 +12342,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>receptury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.5.2026 16:06:55</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 0:02:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16217,51 +16217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.5.2026 16:06:55</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 0:02:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17800,51 +17800,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.5.2026 16:06:55</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 0:02:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18281,51 +18281,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.5.2026 16:06:55</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 0:02:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18854,84 +18854,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.5.2026 16:06:55</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 0:02:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5083A609"/>
+    <w:nsid w:val="65C19DA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19017,51 +19017,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06033ED0"/>
+    <w:nsid w:val="0CE6AD6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19147,51 +19147,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="08F88EB1"/>
+    <w:nsid w:val="3B27200B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19277,51 +19277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4246C72B"/>
+    <w:nsid w:val="1E109E0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>