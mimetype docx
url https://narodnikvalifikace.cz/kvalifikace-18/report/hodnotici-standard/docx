--- v2 (2026-05-27)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36ADE2AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36ADE2AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36ADE2AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21C699A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21C699A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21C699A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 0:02:01</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 1:08:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 0:02:01</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 1:08:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 0:02:01</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 1:08:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 0:02:01</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 1:08:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12342,51 +12342,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>receptury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 0:02:01</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 1:08:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16217,51 +16217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 0:02:01</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 1:08:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17800,51 +17800,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 0:02:01</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 1:08:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18281,51 +18281,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 0:02:01</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 1:08:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18854,84 +18854,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 0:02:01</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 1:08:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="65C19DA0"/>
+    <w:nsid w:val="412291AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19017,51 +19017,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CE6AD6A"/>
+    <w:nsid w:val="76107D3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19147,51 +19147,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3B27200B"/>
+    <w:nsid w:val="39FCE911"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19277,51 +19277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1E109E0B"/>
+    <w:nsid w:val="66F2A92A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>