--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21C699A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21C699A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21C699A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20E97D78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20E97D78" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20E97D78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 1:08:59</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 17.6.2026 9:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 1:08:59</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 17.6.2026 9:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 1:08:59</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 17.6.2026 9:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 1:08:59</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 17.6.2026 9:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12342,51 +12342,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>receptury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 1:08:59</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 17.6.2026 9:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16217,51 +16217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 1:08:59</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 17.6.2026 9:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17800,51 +17800,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 1:08:59</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 17.6.2026 9:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18281,51 +18281,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 1:08:59</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 17.6.2026 9:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18854,84 +18854,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 28.5.2026 1:08:59</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 17.6.2026 9:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="412291AA"/>
+    <w:nsid w:val="23474B91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19017,51 +19017,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76107D3D"/>
+    <w:nsid w:val="56E82E0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19147,51 +19147,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="39FCE911"/>
+    <w:nsid w:val="3FA71036"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19277,51 +19277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="66F2A92A"/>
+    <w:nsid w:val="5417ED61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>