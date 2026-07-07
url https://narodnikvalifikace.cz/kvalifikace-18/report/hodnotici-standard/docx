--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20E97D78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20E97D78" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20E97D78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D9BB63C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D9BB63C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D9BB63C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 17.6.2026 9:35:02</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:42:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 17.6.2026 9:35:02</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:42:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 17.6.2026 9:35:02</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:42:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 17.6.2026 9:35:02</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:42:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12342,51 +12342,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>receptury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 17.6.2026 9:35:02</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:42:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16217,51 +16217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 17.6.2026 9:35:02</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:42:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17800,51 +17800,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 17.6.2026 9:35:02</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:42:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18281,51 +18281,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 17.6.2026 9:35:02</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:42:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18854,84 +18854,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 17.6.2026 9:35:02</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:42:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="23474B91"/>
+    <w:nsid w:val="0C88A39E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19017,51 +19017,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56E82E0E"/>
+    <w:nsid w:val="7C8A4802"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19147,51 +19147,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3FA71036"/>
+    <w:nsid w:val="46F8615E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19277,51 +19277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5417ED61"/>
+    <w:nsid w:val="032B80F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>