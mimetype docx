--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D9BB63C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D9BB63C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D9BB63C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69D60052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69D60052" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69D60052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:42:55</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:42:55</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:42:55</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:42:55</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12342,51 +12342,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>receptury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:42:55</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16217,51 +16217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:42:55</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17800,51 +17800,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:42:55</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18281,51 +18281,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:42:55</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18854,84 +18854,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:42:55</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C88A39E"/>
+    <w:nsid w:val="004FE53D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19017,51 +19017,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C8A4802"/>
+    <w:nsid w:val="0276827B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19147,51 +19147,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="46F8615E"/>
+    <w:nsid w:val="258FDC9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19277,51 +19277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="032B80F0"/>
+    <w:nsid w:val="403EDAE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>