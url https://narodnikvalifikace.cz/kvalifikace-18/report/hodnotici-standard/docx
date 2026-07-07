--- v6 (2026-07-07)
+++ v7 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69D60052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69D60052" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69D60052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72BD4BD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72BD4BD8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72BD4BD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:51:15</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:02:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:51:15</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:02:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:51:15</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:02:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:51:15</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:02:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12342,51 +12342,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>receptury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:51:15</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:02:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16217,51 +16217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:51:15</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:02:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17800,51 +17800,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:51:15</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:02:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18281,51 +18281,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:51:15</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:02:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18854,84 +18854,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 13:51:15</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:02:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="004FE53D"/>
+    <w:nsid w:val="50F25160"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19017,51 +19017,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0276827B"/>
+    <w:nsid w:val="7FF53008"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19147,51 +19147,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="258FDC9F"/>
+    <w:nsid w:val="6FEB5D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19277,51 +19277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="403EDAE8"/>
+    <w:nsid w:val="199985BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>