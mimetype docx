--- v7 (2026-07-07)
+++ v8 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72BD4BD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72BD4BD8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72BD4BD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44F7535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44F7535" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44F7535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:02:36</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 17:08:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:02:36</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 17:08:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:02:36</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 17:08:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:02:36</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 17:08:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12342,51 +12342,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>receptury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:02:36</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 17:08:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16217,51 +16217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:02:36</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 17:08:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17800,51 +17800,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:02:36</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 17:08:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18281,51 +18281,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:02:36</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 17:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18854,84 +18854,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:02:36</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 17:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="50F25160"/>
+    <w:nsid w:val="6E366D3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19017,51 +19017,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FF53008"/>
+    <w:nsid w:val="0CAD518C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19147,51 +19147,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6FEB5D7A"/>
+    <w:nsid w:val="659C72CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19277,51 +19277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="199985BD"/>
+    <w:nsid w:val="0A7F8190"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>