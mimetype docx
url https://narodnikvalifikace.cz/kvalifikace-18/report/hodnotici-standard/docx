--- v8 (2026-07-27)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44F7535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44F7535" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44F7535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24C5F1B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24C5F1B5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24C5F1B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 17:08:21</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 14:35:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 17:08:21</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 14:35:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 17:08:21</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 14:35:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 17:08:21</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 14:35:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12342,51 +12342,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>receptury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 17:08:21</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 14:35:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16217,51 +16217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 17:08:21</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 14:35:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17800,51 +17800,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 17:08:21</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 14:35:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18281,51 +18281,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 17:08:22</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 14:35:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18854,84 +18854,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 17:08:22</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 14:35:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E366D3F"/>
+    <w:nsid w:val="2EF49979"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19017,51 +19017,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CAD518C"/>
+    <w:nsid w:val="41F0655C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19147,51 +19147,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="659C72CD"/>
+    <w:nsid w:val="519EB15A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19277,51 +19277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0A7F8190"/>
+    <w:nsid w:val="731B46CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>