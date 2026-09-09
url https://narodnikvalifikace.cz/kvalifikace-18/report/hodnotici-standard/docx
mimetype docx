--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24C5F1B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24C5F1B5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24C5F1B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFA896F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFA896F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFA896F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 14:35:09</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 9.9.2026 19:07:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 14:35:09</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 9.9.2026 19:07:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 14:35:09</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 9.9.2026 19:07:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 14:35:09</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 9.9.2026 19:07:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12342,51 +12342,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>receptury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 14:35:09</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 9.9.2026 19:07:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16217,51 +16217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 14:35:09</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 9.9.2026 19:07:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17800,51 +17800,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 14:35:09</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 9.9.2026 19:07:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18281,51 +18281,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 14:35:09</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 9.9.2026 19:07:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18854,84 +18854,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 14:35:09</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 9.9.2026 19:07:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2EF49979"/>
+    <w:nsid w:val="0274FB25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19017,51 +19017,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41F0655C"/>
+    <w:nsid w:val="0614C733"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19147,51 +19147,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="519EB15A"/>
+    <w:nsid w:val="2A54612D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19277,51 +19277,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="731B46CB"/>
+    <w:nsid w:val="1F32BD10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>