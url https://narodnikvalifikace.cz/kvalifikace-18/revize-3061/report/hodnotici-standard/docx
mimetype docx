--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R799F8321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR799F8321" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR799F8321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R373DE511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR373DE511" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR373DE511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 19.4.2026 22:38:15</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 11.5.2026 6:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 19.4.2026 22:38:15</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 11.5.2026 6:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 19.4.2026 22:38:15</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 11.5.2026 6:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 19.4.2026 22:38:15</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 11.5.2026 6:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12551,51 +12551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>gramů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 19.4.2026 22:38:15</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 11.5.2026 6:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16868,51 +16868,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 19.4.2026 22:38:15</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 11.5.2026 6:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18451,51 +18451,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 19.4.2026 22:38:15</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 11.5.2026 6:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18932,51 +18932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 19.4.2026 22:38:15</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 11.5.2026 6:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19505,84 +19505,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 19.4.2026 22:38:15</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 11.5.2026 6:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="70C649E8"/>
+    <w:nsid w:val="59C3B5B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19668,51 +19668,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40417A84"/>
+    <w:nsid w:val="36BE6D06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19798,51 +19798,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F1FE605"/>
+    <w:nsid w:val="43DE4CCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19928,51 +19928,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2E4CA1D1"/>
+    <w:nsid w:val="500847BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>