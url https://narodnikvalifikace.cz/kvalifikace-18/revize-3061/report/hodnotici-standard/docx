--- v1 (2026-05-11)
+++ v2 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R373DE511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR373DE511" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR373DE511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CE75793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CE75793" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CE75793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 11.5.2026 6:00:41</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 5:28:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 11.5.2026 6:00:41</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 5:28:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 11.5.2026 6:00:41</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 5:28:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 11.5.2026 6:00:41</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 5:28:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12551,51 +12551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>gramů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 11.5.2026 6:00:41</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 5:28:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16868,51 +16868,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 11.5.2026 6:00:41</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 5:28:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18451,51 +18451,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 11.5.2026 6:00:41</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 5:28:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18932,51 +18932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 11.5.2026 6:00:41</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 5:28:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19505,84 +19505,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 11.5.2026 6:00:41</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 5:28:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="59C3B5B8"/>
+    <w:nsid w:val="0F6F49DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19668,51 +19668,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36BE6D06"/>
+    <w:nsid w:val="62127607"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19798,51 +19798,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="43DE4CCF"/>
+    <w:nsid w:val="4D723ABE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19928,51 +19928,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="500847BC"/>
+    <w:nsid w:val="5A0B7822"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>