--- v2 (2026-06-14)
+++ v3 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CE75793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CE75793" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CE75793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6943CF22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6943CF22" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6943CF22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 5:28:51</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 7:09:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 5:28:51</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 7:09:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 5:28:51</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 7:09:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 5:28:51</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 7:09:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12551,51 +12551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>gramů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 5:28:51</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 7:09:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16868,51 +16868,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 5:28:51</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 7:09:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18451,51 +18451,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 5:28:51</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 7:09:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18932,51 +18932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 5:28:51</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 7:09:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19505,84 +19505,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 5:28:51</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 7:09:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F6F49DE"/>
+    <w:nsid w:val="2373A1D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19668,51 +19668,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62127607"/>
+    <w:nsid w:val="4BDC3923"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19798,51 +19798,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4D723ABE"/>
+    <w:nsid w:val="6F59C4E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19928,51 +19928,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A0B7822"/>
+    <w:nsid w:val="4B4A5C38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>