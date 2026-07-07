--- v3 (2026-06-14)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6943CF22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6943CF22" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6943CF22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R120F17D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR120F17D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR120F17D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 7:09:48</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 7:09:48</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 7:09:48</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 7:09:48</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12551,51 +12551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>gramů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 7:09:48</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16868,51 +16868,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 7:09:48</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18451,51 +18451,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 7:09:48</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18932,51 +18932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 7:09:48</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19505,84 +19505,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 14.6.2026 7:09:48</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2373A1D6"/>
+    <w:nsid w:val="75A4A5E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19668,51 +19668,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BDC3923"/>
+    <w:nsid w:val="130DCDC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19798,51 +19798,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F59C4E8"/>
+    <w:nsid w:val="71A96C5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19928,51 +19928,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4B4A5C38"/>
+    <w:nsid w:val="7B41B62B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>