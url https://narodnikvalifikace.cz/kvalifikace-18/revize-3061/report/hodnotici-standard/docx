--- v4 (2026-07-07)
+++ v5 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R120F17D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR120F17D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR120F17D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DB77B5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DB77B5B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DB77B5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:06:52</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 19:19:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:06:52</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 19:19:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:06:52</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 19:19:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:06:52</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 19:19:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12551,51 +12551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>gramů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:06:52</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 19:19:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16868,51 +16868,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:06:52</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 19:19:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18451,51 +18451,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:06:52</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 19:19:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18932,51 +18932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:06:52</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 19:19:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19505,84 +19505,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 7.7.2026 15:06:52</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 19:19:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="75A4A5E6"/>
+    <w:nsid w:val="5A0EC091"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19668,51 +19668,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="130DCDC4"/>
+    <w:nsid w:val="085EFDC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19798,51 +19798,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="71A96C5F"/>
+    <w:nsid w:val="379916B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19928,51 +19928,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7B41B62B"/>
+    <w:nsid w:val="3869A543"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>