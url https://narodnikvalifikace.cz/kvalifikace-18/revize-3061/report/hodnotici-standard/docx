--- v5 (2026-07-27)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DB77B5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DB77B5B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DB77B5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDD30D98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDD30D98" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDD30D98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 19:19:40</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 21:05:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 19:19:40</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 21:05:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 19:19:40</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 21:05:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 19:19:40</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 21:05:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12551,51 +12551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>gramů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 19:19:40</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 21:05:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16868,51 +16868,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 19:19:40</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 21:05:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18451,51 +18451,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 19:19:40</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 21:05:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18932,51 +18932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 19:19:40</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 21:05:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19505,84 +19505,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 27.7.2026 19:19:40</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 21:05:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A0EC091"/>
+    <w:nsid w:val="43D551D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19668,51 +19668,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="085EFDC2"/>
+    <w:nsid w:val="2D7D6110"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19798,51 +19798,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="379916B0"/>
+    <w:nsid w:val="02AE0C11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19928,51 +19928,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3869A543"/>
+    <w:nsid w:val="40B6BDA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>