--- v6 (2026-08-20)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDD30D98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDD30D98" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDD30D98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F9CA056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F9CA056" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F9CA056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 21:05:06</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 22:53:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 21:05:06</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 22:53:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 21:05:06</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 22:53:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4713,51 +4713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 21:05:06</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 22:53:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12551,51 +12551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>gramů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 21:05:06</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 22:53:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16868,51 +16868,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 21:05:06</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 22:53:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18451,51 +18451,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 21:05:06</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 22:53:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18932,51 +18932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 21:05:06</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 22:53:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19505,84 +19505,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 21:05:06</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka, 20.8.2026 22:53:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="43D551D2"/>
+    <w:nsid w:val="531AA003"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19668,51 +19668,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D7D6110"/>
+    <w:nsid w:val="3A0BD1F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19798,51 +19798,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="02AE0C11"/>
+    <w:nsid w:val="3492FFA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19928,51 +19928,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="40B6BDA5"/>
+    <w:nsid w:val="5CF65C6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>