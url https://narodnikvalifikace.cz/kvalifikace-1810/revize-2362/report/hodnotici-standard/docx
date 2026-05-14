--- v0 (2026-04-23)
+++ v1 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB961911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB961911" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB961911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R744B4501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR744B4501" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR744B4501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 23.4.2026 19:04:05</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 14.5.2026 8:19:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1730,51 +1730,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 23.4.2026 19:04:05</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 14.5.2026 8:19:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3059,51 +3059,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 23.4.2026 19:04:05</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 14.5.2026 8:19:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13936,51 +13936,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klíčových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 23.4.2026 19:04:05</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 14.5.2026 8:19:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25051,51 +25051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 23.4.2026 19:04:05</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 14.5.2026 8:19:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26658,51 +26658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 23.4.2026 19:04:05</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 14.5.2026 8:19:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27582,51 +27582,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 23.4.2026 19:04:05</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 14.5.2026 8:19:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28155,84 +28155,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Hana Huntová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 23.4.2026 19:04:05</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 14.5.2026 8:19:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3BE18DD9"/>
+    <w:nsid w:val="64578A99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28318,51 +28318,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A9A98CF"/>
+    <w:nsid w:val="06909FEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28448,51 +28448,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="361C5AD9"/>
+    <w:nsid w:val="5A04273B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28578,51 +28578,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4E54D166"/>
+    <w:nsid w:val="384C2D9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>