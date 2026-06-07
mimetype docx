--- v1 (2026-05-14)
+++ v2 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R744B4501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR744B4501" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR744B4501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFF5030F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFF5030F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFF5030F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 14.5.2026 8:19:32</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 4:35:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1730,51 +1730,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 14.5.2026 8:19:32</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 4:35:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3059,51 +3059,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 14.5.2026 8:19:32</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 4:35:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13936,51 +13936,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klíčových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 14.5.2026 8:19:32</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 4:35:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25051,51 +25051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 14.5.2026 8:19:32</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 4:35:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26658,51 +26658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 14.5.2026 8:19:32</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 4:35:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27582,51 +27582,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 14.5.2026 8:19:32</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 4:35:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28155,84 +28155,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Hana Huntová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 14.5.2026 8:19:32</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 4:35:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="64578A99"/>
+    <w:nsid w:val="41CCC4AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28318,51 +28318,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06909FEA"/>
+    <w:nsid w:val="5219FE5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28448,51 +28448,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A04273B"/>
+    <w:nsid w:val="648EF0AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28578,51 +28578,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="384C2D9E"/>
+    <w:nsid w:val="210DB6CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>