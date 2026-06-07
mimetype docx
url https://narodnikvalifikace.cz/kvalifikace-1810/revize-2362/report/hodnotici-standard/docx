--- v2 (2026-06-07)
+++ v3 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFF5030F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFF5030F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFF5030F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AD3A47C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AD3A47C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AD3A47C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 4:35:07</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 5:44:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1730,51 +1730,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 4:35:07</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 5:44:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3059,51 +3059,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 4:35:07</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 5:44:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13936,51 +13936,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klíčových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 4:35:07</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 5:44:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25051,51 +25051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 4:35:07</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 5:44:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26658,51 +26658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 4:35:07</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 5:44:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27582,51 +27582,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 4:35:07</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 5:44:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28155,84 +28155,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Hana Huntová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 4:35:07</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 5:44:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="41CCC4AA"/>
+    <w:nsid w:val="5E84D466"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28318,51 +28318,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5219FE5F"/>
+    <w:nsid w:val="60BE33F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28448,51 +28448,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="648EF0AC"/>
+    <w:nsid w:val="78E2CEEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28578,51 +28578,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="210DB6CF"/>
+    <w:nsid w:val="156C3C69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>