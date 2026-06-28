--- v3 (2026-06-07)
+++ v4 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AD3A47C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AD3A47C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AD3A47C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D353FC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D353FC7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D353FC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 5:44:19</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 14:48:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1730,51 +1730,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 5:44:19</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 14:48:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3059,51 +3059,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 5:44:19</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 14:48:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13936,51 +13936,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klíčových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 5:44:19</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 14:48:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25051,51 +25051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 5:44:19</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 14:48:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26658,51 +26658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 5:44:19</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 14:48:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27582,51 +27582,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 5:44:19</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 14:48:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28155,84 +28155,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Hana Huntová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 7.6.2026 5:44:19</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 14:48:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5E84D466"/>
+    <w:nsid w:val="337B24CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28318,51 +28318,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60BE33F1"/>
+    <w:nsid w:val="0A01308D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28448,51 +28448,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="78E2CEEE"/>
+    <w:nsid w:val="377FB7F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28578,51 +28578,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="156C3C69"/>
+    <w:nsid w:val="76237BD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>