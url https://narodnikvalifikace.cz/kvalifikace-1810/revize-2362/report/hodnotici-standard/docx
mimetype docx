--- v4 (2026-06-28)
+++ v5 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D353FC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D353FC7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D353FC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R329F4312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR329F4312" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR329F4312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 14:48:01</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 15:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1730,51 +1730,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 14:48:01</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 15:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3059,51 +3059,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 14:48:01</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 15:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13936,51 +13936,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klíčových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 14:48:01</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 15:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25051,51 +25051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 14:48:01</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 15:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26658,51 +26658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 14:48:01</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 15:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27582,51 +27582,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 14:48:01</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 15:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28155,84 +28155,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Hana Huntová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 14:48:01</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 15:57:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="337B24CF"/>
+    <w:nsid w:val="2DAE0095"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28318,51 +28318,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A01308D"/>
+    <w:nsid w:val="103A1304"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28448,51 +28448,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="377FB7F6"/>
+    <w:nsid w:val="46BD868D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28578,51 +28578,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="76237BD1"/>
+    <w:nsid w:val="24742563"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>