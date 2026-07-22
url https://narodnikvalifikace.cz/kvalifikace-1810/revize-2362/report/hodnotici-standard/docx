--- v5 (2026-06-28)
+++ v6 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R329F4312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR329F4312" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR329F4312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E4754FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E4754FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E4754FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 15:57:56</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 22.7.2026 23:09:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1730,51 +1730,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 15:57:56</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 22.7.2026 23:09:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3059,51 +3059,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 15:57:56</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 22.7.2026 23:09:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13936,51 +13936,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klíčových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 15:57:56</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 22.7.2026 23:09:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25051,51 +25051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 15:57:56</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 22.7.2026 23:09:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26658,51 +26658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 15:57:56</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 22.7.2026 23:09:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27582,51 +27582,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 15:57:56</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 22.7.2026 23:09:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28155,84 +28155,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Hana Huntová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 28.6.2026 15:57:56</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 22.7.2026 23:09:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2DAE0095"/>
+    <w:nsid w:val="392A35C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28318,51 +28318,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="103A1304"/>
+    <w:nsid w:val="331EF1A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28448,51 +28448,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="46BD868D"/>
+    <w:nsid w:val="00C4A6EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28578,51 +28578,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="24742563"/>
+    <w:nsid w:val="7F0E2F28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>