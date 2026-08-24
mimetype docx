--- v6 (2026-07-22)
+++ v7 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E4754FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E4754FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E4754FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FCFE0BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FCFE0BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FCFE0BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 22.7.2026 23:09:37</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 24.8.2026 7:41:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1730,51 +1730,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 22.7.2026 23:09:37</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 24.8.2026 7:41:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3059,51 +3059,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 22.7.2026 23:09:37</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 24.8.2026 7:41:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13936,51 +13936,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klíčových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 22.7.2026 23:09:37</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 24.8.2026 7:41:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25051,51 +25051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 22.7.2026 23:09:37</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 24.8.2026 7:41:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26658,51 +26658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 22.7.2026 23:09:37</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 24.8.2026 7:41:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27582,51 +27582,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 22.7.2026 23:09:37</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 24.8.2026 7:41:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28155,84 +28155,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Hana Huntová, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka on-line marketingu, 22.7.2026 23:09:37</w:t>
+        <w:t>Specialista/specialistka on-line marketingu, 24.8.2026 7:41:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="392A35C6"/>
+    <w:nsid w:val="0E836AA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28318,51 +28318,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="331EF1A1"/>
+    <w:nsid w:val="13A12492"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28448,51 +28448,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="00C4A6EC"/>
+    <w:nsid w:val="2EDD0755"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28578,51 +28578,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7F0E2F28"/>
+    <w:nsid w:val="7978DB6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>